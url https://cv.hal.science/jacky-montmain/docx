--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,23598 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...23546 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacky Montmain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacky-montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0918-5788</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">097727776</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dKwDLPcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">6 avenue de Clavières</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">30100 ALES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacky.montmain@mines-ales.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CURRENT POSITION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor at the IMT Mines Alès Engineering School</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EuroMOv Digital health in Motion, Deputy director</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'enseignement et de recherche en Informatique et Systèmes director</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">AREAS of EXPERTISE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence, Decision-Making Support System, Knowledge representation, Multicriteria analysis, Multi Attributes Optimization, Uncertainty Theories, Approximate Reasoning, Fuzzy Logic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diagnosis and Supervision, Performance Improvement and Optimization, Man/Machine Interaction</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EDUCATIONAL BACKGROUND</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à Diriger des Recherches from the Grenoble National Polytechnic Institute (Authority to Supervise Research</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Diploma) (specialty: Artificial Intelligence and Control)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Ph.D. degree from the Grenoble National Polytechnic Institute - (specialty: Control and Signal Processing)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Master’s degree from the Ecole Nationale Supérieure d’Ingénieurs Electriciens de Grenoble (specialty: Control)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PROFESSIONAL BACKGROUND</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Since january 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Deputy director of the joint research unit EuroMov Digital in Motion</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Our scientific manifesto is: Cross-fertilize artificial intelligence, movement and clinical sciences to uncover health-oriented behavioural and digital plasticity. We focus on &amp;quot;Digital Health in Motion&amp;quot;, to computationally understand the aetiology of healthy and unhealthy human movement and its determinants, as a source of inspiration for cognitive automation</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 2005 to 2021</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professor at IMT Mines Alès Engineering School - Laboratory Génie Informatique et d’Ingénierie de la Production (LGI2P)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Director of the laboratory LGI2P from 2017 to 2021</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Knowledge representation and Image analysis for Decision Research Team (KID): 16 teachers-researchers, 1 engineer and 15 PhD students from 2008 to 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">KID team developed information processing tools and methods to facilitate human decision making, to make it safer and more efficient. The goal was to transform data into semantic entities that support human decisions, i.e. actionable knowledge. Three themes were distinguished Knowledge discovery and representation (from character strings to concepts); Image analysis (from pixels to informative primitives); Decision-making (decision-making support and operational research). The KID team therefore contributed to the scientific uniting project of the laboratory: Cognitive Automation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Setting up the LGI2P application forms for the Evaluation Agency for Research and Higher Education (AERES) in 2009, 2013 and 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research Project MATRICS (Multicriteria Analysis Technics for Risk Investigation in Complex Systems) until 2008</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD supervisor (17 and 4 underway at the present time)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Current research topics: machine learning, hierarchical classification, word embedding, natural language processing, multicriteria decision-making, group decision, approximate reasoning (ontology based inference and fuzzy representations), fuzzy integrals</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contributor or coordinator of research projects in the field of data-processing, clustering and classification techniques, preferences modeling, knowledge representation, and natural language processing...</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 1999 to 2005 :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Engineer at the French Atomic Energy Commission (CEA), loaned to IMT Mines Alès in a mixed research unit on Complex Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEA Senior Expert in the filed &amp;quot;Mathematics and Computer Science – Process control and Signal Processing&amp;quot; – topic &amp;quot;Decision in uncertain environment”.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Leader of the Research Team Knowledge and Complexity (11 teachers-researchers and 8 PhD students) until 2004 and later, Leader of the Research Project MATRICS at the LGI2P laboratory</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD supervisor (5)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches (HDR) from the Grenoble National Polytechnic Institute (Authority to Supervise Research Diploma) - specialty: Artificial Intelligence and Control – HDR Topic &amp;quot;Process Control and Artificial Intelligence Representations for Industrial Supervision&amp;quot; (2000)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Founding member of the research group IMALAIA (french GdR Control research network) – Field of research: a comparative analysis of the model based diagnosis approach from the Artificial Intelligence and Automatic Control perspective</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 1991 to 1999 :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research Engineer at the French Atomic Energy Commission (CEA) at the Marcoule Site (South of France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD supervisor (4)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinator of the SUP-R2 Project since 1995 (80 man-month project) on behalf of the La Hague nuclear reprocessing plant: on-line diagnosis and supervision in nuclear industrial context</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">From 1988 to 1991 :</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD student at the French Atomic Energy Commission (CEA) - Specialty Process control and Signal Processing from the National Polytechnic Institute</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PhD thesis topic: Causal reasoning and qualitative modeling for the on-line diagnosis of continuous industrial processes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Output Regression for the Prediction of World-Class Performances in Women’s Handball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Elimam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Prioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.69873-69887. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas Bhor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using shallow neural networks with functional connectivity from EEG signals for early diagnosis of Alzheimer's and frontotemporal dementia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Ajra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2023.1270405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique d’arguments et apprentissage multi-tâches : un cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3-4), pp.201-222. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain imputation for time-series forecasting: Application to COVID-19 daily mortality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Elimam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (10), pp.e0000115. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pdig.0000115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03830607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Fitness-Fatigue Models for Sport Performance Modelling: Conceptual Issues and Contributions from Machine-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Imbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-022-00426-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of waste fragment sorting process based on MIR imaging coupled with cautious classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.art. 105258. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (15), pp.5261. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution concept for the control of a manufacturing multi-criteria performance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (1), pp.47-58. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-016-1227-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable inference of semantic clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 111, pp.133-143. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2016.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la detection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-2016 (2-3), pp.9-29. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dn.19.2-3.53-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria improvement of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 291, pp.61 - 84. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2014.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USI: a fast and accurate approach for conceptual document annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (83), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0513-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multicriteria Decision Support System using a Possibility Representation for Managing Inconsistent Assessments of Experts Involved in Emergency Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (1), pp.50-83. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/int.21627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (5), pp.740-742. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for unifying ontology-based semantic similarity measures: A study in the biomedical domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.38-53. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.763 - 774. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User centered and ontology based information retrieval system for life sciences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohameth-François Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 Suppl 1 (Suppl 1), pp.S4. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S1-S4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00662993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising industrial performance improvement within a quantitative multi-criteria aggregation framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Analysis Techniques and Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.42-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDATS.2011.038805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation automatique de critères pour l'opinion mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.41-62. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.7.2.41-62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Control of an Efficient Industrial Performance Improvement within a MAUT Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (4), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi criteria analyses for managing motorway company facilities: the Decision Support System SINERGIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.265-287. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2008.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possibilistic-valued multi-criteria decision-making support for marketing activities in e-commerce: Feedback Based Diagnosis System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 195 (3), pp.876-888. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the improvement of an overall industrial performance based on a Choquet integral aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (3), pp.340-351. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optimisation pour la définition d'une démarche d'amélioration industrielle : une approche par analyse et agrégation des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-revue des Sciences et Technologies de l'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and efficiency indexes for a multi-criteria industrial performance synthesized by Choquet integral aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.415-425. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701574255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation and Decisional Risk in a Multi Criteria Decision based on a Choquet Integral Aggregation—A Cybernetic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akharraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (5-6), pp.239-258. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mcda.396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in Choquet Integral based decision making: application to an E-business Website Choice Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 55 (33), pp.721-728. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2006.873803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des Connaissances et Analyse Multicritère pour un Système Interactif d'Aide à la Décision en Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akharraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, RNTI-E8 (ISBN : 2-85428-734-7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système Interactif d'Aide à la Décision pour la Gestion du Patrimoine pour une Société d'Autoroute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 265, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supervision homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical representation of complex systems for supporting human decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (3), pp.143 - 159. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2004.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts Versus Analytical Redundancy Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (5), pp.2163 - 2177. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2004.835010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining FDI and AI Approaches within Causal-Model-based Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (5), pp.2207 - 2221. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCB.2004.833335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic causal model diagnostic reasoning for online technical process supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (8), pp.1137 - 1152. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0005-1098(00)00024-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision applied to nuclear fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (2), pp.61-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy reasoning in co-operative supervision systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Evsukoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8 (4), pp.389 - 407. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0967-0661(99)00170-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and alarm interpretation in industrial environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Reasoning: A Survey of Techniques Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative analysis for decision making in supervision of industrial continuous processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 36 (2), pp.149 - 163. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0378-4754(94)90029-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supervision support system for industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coudouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Expert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8 (5), pp.57 - 65. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/64.236481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation qualitative pour le diagnostic en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de sûreté de fonctionnement et diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.23-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Capture for Ergonomic Assessment: Inertial vs. Computer Vision Based on YOLOv11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Taleb-Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 9 p., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3802842.3802902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Physical Load Estimation: Insights from ViLoad Video Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lahya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Taleb-Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3802842.3802900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning with Musculoskeletal Models to Study Fatigue Effects on Human Muscle Synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmae Ouhssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Harith Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3802842.3802886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient Ergonomic Optimization in Industry 5.0: The Role of REBA, Motion Capture, and Decision Support Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Taleb Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp 196-217, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-16708-8_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tejas Bhor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Danlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Fes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local explanations of aggregation results by fuzzy linguistic rules: application to avalanche risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pourraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ IEEE 2025 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Reims, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité des représentations numériques compatibles avec les préférences du décideur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-B. Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chambas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Ajra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural risk assessment and motion capture to improve the ergonomics of a workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Taleb Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 - 25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explications locales pour un système à base de règles linguistiques floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique campus de Brest, Nov 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval Criterion-Based Evidential Set-Valued Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.62-73, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryeme Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2023 - 32e rencontres francophones sur la logique floue et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental arithmetic task classification with convolutional neural network based on spectral-temporal features from EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaineb Ajra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBS 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.52-55, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Maheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-05, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531261v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Destercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Hierarchical Clustering: An Application in the Biomedical Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAISC 2020 - The 19th International Conference on Artificial Intelligence and Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing the difficulty of implementing alternatives in the multiple criteria decision problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ 2020 - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation crédibiliste pour la prédiction de charge interne de joueurs de football</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayane Elimam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat-19.2019.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The worth index based on the credibility index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Working Group Multiple Creteria Decision Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orienting product performance improvement: application to mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Customers’ Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSCI 2019 - 6th International Conference on Internet Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Perpignan, France. pp.318-325, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34770-3_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation possibiliste du dilemme volonté /capacité à faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possibility theory based-approach of decision making in preliminary design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mensonides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Thireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadie Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVEMSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIVEMSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Chaignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France. pp.14218 - 14223, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massissilia Medjkoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fanlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadie Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medjkoune Massissilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dalhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26532-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bellot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sincérité et de la pertinence d’un décideur dans la déclaration d’objectifs industriels : une modélisation par la théorie des possibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence ROADEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dalhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Derosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER.2015.7146576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertainty during data acquisition and processing chain on sensory data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Symoneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitude du décideur et déclaration des objectifs dans une démarche d’amélioration industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cliville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81èmes journées EWG-MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISTIC Université Savoie Mont Blanc, Mar 2015, Annecy le Vieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique de clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e conférence Roadef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diadié Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to handle the Decision-Maker's awareness of industrial context in his objectives declaration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, escuela superior de ingenieros sevilla spain, Oct 2015, Sevilla, Spain. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/iesm.2015.7380191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dalhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Derosiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Dalhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTAI.2014.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated Performance and Qualitative Modeling Based Smart Thermal Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.63-76, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005063300630076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate reasoning for an efficient, scalable and simple thermal control enhancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fiorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.11-20, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation possibiliste d’une analyse de sentiments multicritère pour un système de recommandation sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 èmes Rencontres francophones sur la Logique Floue et ses applications (LFA) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.457-465, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohameth-François Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d'Information et Applications, CORIA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.135-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research for IT driven energy efficiency based on a multidimensional comfort control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA ICT-GLOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making aiding for the improvement of an overall performance issued from a Choquet integral-based aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incom'2012 14th IFAC Symposium Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. 1598-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du confort par une utilité agrégée pour l'optimisation de la consommation énergétique dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA, Ed. Cepadues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfort as a multidimensional preference model for energy efficiency control issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scalable Uncertainty Management SUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Marburg / Lahn, Germany. pp.486-499, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cerceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coleit 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance aggregation model for choosing a set of actions in a PETRA industrial improvement approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM' 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, METZ, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performances in a company when collective strategy comes up against individual interests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Fuzzy Logic and Technology (Eusflat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria improvement of options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Fuzzy Logic and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Annecy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.457-465, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohameth François Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la neuvième édition de la COnférence en Recherche d'Information et Applications CORIA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management decision-aiding with a fuzzy integral based Performance Measurement System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and "les rencontres francophones sur la Logique Floue et ses Applications" (LFA-2011), 18-22 July 2011, Aix-les-Bains, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp.636-643, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/eusflat.2011.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.31-40, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003126400310040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preference and causal fuzzy models for manager's decision aiding in industrial performance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clivillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE 2010 IEEE Conference on Fuzzy Systems JULY 18-23, 2010, BARCELONA, SPAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.Proceedings on CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohameth-François Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohameth-François Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Crampes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration multicritère d'options dans les systèmes complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA'2009, Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Annecy, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The translation of will into act: achieving a consensus between managerial decisions and operational abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th symposium on information control in manufacturing,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Moscow, Russia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique floue et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of possibility distribution summary indicators in multi-criteria decision based on the Choquet integral: application to marketing of e-commerce organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montpellier, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to improve the overall industrial performance in a multi-criteria context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2008, 12th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'une démarche d'amélioration industrielle efficiente sous une hypothèse de performance agrégée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de MOdélisation et SIMulation, MOSIM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation de la contribution d'un critère dans le contexte d'une amélioration multicritère basée sur une intégrale de Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LFA'2007, Rencontres Francophones sur la Logique Floue et ses Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance industrielle agrégée et amélioration optimale Une approche d'agrégation par l'intégrale de Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Francophones de Recherche Opérationnelle (FRANCORO) et 8ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Escota's &amp;quot;SINERGIE&amp;quot; project : a hierarchical multicriteria evaluation process over finite scales for maintenance activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly optimal improvement of an overall industrial performance based on a fuzzy Choquet integral aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Aide à la Décision pour l'Evaluation et la Gestion du Patrimoine de la Société d'Autoroutes Escota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multicritère sur une échelle finie pour la programmation d'opérations de maintenance chez l'autoroutier Escota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes Dynamiques (JDMACS 2007),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-aiding functionalities for industrial performance improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Federation of Automatic Control Conference on Management and Control of Production and Logistics (IFAC MCPL 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sibiu, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi criteria evaluation over a finite scale for maintenance activities of a motorway operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2007, 4th International Conference on Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angers, France. pp.68-76, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001619500680076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optimisation pour la définition d'une démarche d'amélioration industrielle : une approche par analyse et agrégation des performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes Dynamiques (JDMACS 2007),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'optimisation et modèle d'agrégation pour l'outillage d'une démarche d'amélioration industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Trois, Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration optimale d'une performance industrielle basée sur un modèle d'agrégation par l'intégrale de Choquet 2-additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of comparison and explanation functionalities in the benchmarking activities of e-commerce organisation through a possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGEF'06, 13ème Congress of International Association for Fuzzy-Set Management and Economy: Optimization techniques: Fuzziness and nonlinearity for management and economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Processing System for Patrimony Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagnosis and monitoring support system for marketing activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Sahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for UML Modeling and Formal Verification of Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multicritere et integration de fonctionalités Explicatives dans un systeme de e-recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Commerce site evaluations, comparisons and recommendations within a possibilistic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2006, 11th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How deriving benefits from expert advices to make the right choice in multi-criteria decisions based on the Choquet integral?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on the Use of Expert Judgement in Decision-Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Extended UML Models and Formal Methods to Analyze Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safecomp 2005, Computer safety, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Fredrikstad, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Meimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in a multi-criteria decision-making support system: Application to the E-recommendation website</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusflat-LFA 2005, Joint 4th Eusflat &amp; 11th LFA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in a Choquet Integral Based Aggregation for an E-Business Website Choice Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMUEM'05, International Workshop on Advanced Methods for Uncertainty Estimation in Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Niagara Falls, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Model Checking for Dependability Properties of Stochastic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tri City, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling uncertainty in a MCDM Process for an e-business website choice support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial performance improvement: efficacy and efficiency measurement issued from a Choquet integral aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Berrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Explanation and Risk Evaluation in a Multi Criteria Decision making System for an Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akharraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro working group workshop on Multi-Criteria Decision Aiding (MCDA'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information System and Decisional Risk Control for a Cybernetic Modeling of Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akharraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Analysis with UML and Probabilistic Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation of Quantitative UML models Using Continuous Time Markov Chains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Conference on Management and Control of Production and Logistics (IFAC MCPL 04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interactive Decision-Making Support System for Organization Management and Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision-Making Support System for Organization Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation and risk expressions of a movie recommendation based on a multi-criteria aggregation with a Choquet integral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akharraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPMU 2004, 10th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Models for Dependability Analysis of Real-Time Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawal Addouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMC04, IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de la dynamique d'un processus décisionnel par la phase d'information : Application la gestion d'un appel d'offres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Denguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Application, LFA'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cybernetic modeling of a multi-criteria decision process in organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Akharraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XX 20th European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A project decision support system based on an elucidative fusion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Akharraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL CONFERENCE ON INFORMATION FUSION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, ANNAPOLIS, MD, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cautious Regression To Predict Return To Play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Milan, Italy. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning approach for predicting injury in soccer from external and internal training loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Perrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS 2019 - 18th Congress of the ACAPS in Paris, from the 29 - 31 October,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nader Jelassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Roussey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche pour l'extraction non supervisée de critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Plantié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France. pp.325-326, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00816295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Tagny Ngompé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zambrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-86, 2019, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Reasoning: A Tool for Human–Machine Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Human-Machine Cooperation Systems, Edited by Patrick Millot, ISBN: 9781848216853, 416 pp., ISTE Press, Wiley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118984390.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des systèmes homme-machine- conception et coopération, sous la direction de P.Millot, IC2 Traité Systèmes Automatisés, Ed. Hermès, Lavoisier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-Varying Model to Simulate a Collective Decisional Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computer and Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 271, Springer Berlin Heidelberg; Springer, pp.56-71, 2013, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29966-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ontology based information retrieval systems may benefit from lexical text analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duthil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohameth-François Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oltramari, Alessandro; Vossen, Piek; Qin, Lu; Hovy, Eduard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends of Research in Ontologies and Lexical Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Springer, pp.209-230, 2013, Theory and Applications of Natural Language Processing, 978-3-642-31781-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning of maintenance operations for a motorway operator based upon multicriteria evaluations over a finite scale and sensitivity analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vinches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mahieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering, Informatics in Control, Automation and Robotics, Selected Papers from the International Conference on Informatics in Control, Automation and Robotics 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-35, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement causal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La supervision des systèmes industriels complexes, sous la direction de S.Gentil, Ed. Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement causal pour la supervision et la communication Homme Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Celse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylviane Gentil, coordinateur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision des procédés complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Sciences Publications, p. 353-416, 2007, Traité Ic2 Série Systèmes Automatisés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supervision homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Sciences et Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Techniques de l'ingénieur, pp.22, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance et interprétation d'alarmes en milieu industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Travé-Massuyès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 6emes Journées nationales du PRC-GDR Intelligence artificielle, Ed. Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - études KNOLEUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vera Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Luis Castillo Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinella Kanella Katsilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Paloglou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 186 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Le Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Le Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - étude V : stratégies de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Le Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 114 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Harispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ranwez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for assessment of MSWM applied to Southern Europe areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -23653,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFBCEF97"/>
+    <w:nsid w:val="6E894B47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23801,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55C1CD7F"/>
+    <w:nsid w:val="E14A58D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23949,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="587E7269"/>
+    <w:nsid w:val="A0EC30FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24097,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5C0FFD78"/>
+    <w:nsid w:val="DF62DC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24245,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="865654B6"/>
+    <w:nsid w:val="2D7F4078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24393,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6DC860CD"/>
+    <w:nsid w:val="1065B3FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24639,51 +1093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-montmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0918-5788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097727776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.montmain@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-022-00426-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1227-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00566019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDATS.2011.038805" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2008.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.11.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2006.02.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S56WTNV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.873803" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montmain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.833335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(00)00024-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTMZK4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(99)00170-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV37RJP1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmaint" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leyval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(94)90029-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QCSD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penalva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudouneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.236481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb Salah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16708-8_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05263135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152150" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04810510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04934153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01180101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224231v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iesm.2015.7380191" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063300630076" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_43" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808621v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_37" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00597142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00647933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.48" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00527726v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808639v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808630v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353998v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353962v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353908v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353964v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353963v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001619500680076" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353905v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353999v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354001v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Antoine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354016v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354007v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354023v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354025v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354029v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354028v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354031v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354035v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354040v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354039v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354034v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354038v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354033v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263814v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akharraz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933702v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933706v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118304v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933716v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353781v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838755v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-montmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0918-5788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097727776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dKwDLPcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.montmain@mines-ales.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597066v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-022-00426-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1227-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00566019v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDATS.2011.038805" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2008.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.11.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353860v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2006.02.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574255" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S56WTNV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.873803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montmain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.10.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.833335" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(00)00024-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTMZK4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(99)00170-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV37RJP1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leyval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(94)90029-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QCSD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penalva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudouneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.236481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb-Salah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Fradi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802902" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802900" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05625370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Ouhssain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Harith Ibrahim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diab" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802886" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb Salah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.167" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16708-8_17" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05263135v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourraz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152150" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04810510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04934153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437116v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_26" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01180101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224231v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iesm.2015.7380191" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063300630076" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_43" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709178v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808621v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_37" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00597142v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00647933v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.48" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00527726v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808639v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808630v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808641v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353961v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353900v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353902v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353907v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353998v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353964v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353965v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353908v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353962v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353963v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001619500680076" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353910v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353993v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353905v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353999v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354010v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354013v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354001v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Antoine" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354016v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354023v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354025v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354018v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354027v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354029v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354030v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354028v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354031v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354039v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354036v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354035v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354040v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354032v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354038v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354034v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353916v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354033v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263814v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akharraz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933702v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch6" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933706v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353846v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933716v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118304v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353781v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838755v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>