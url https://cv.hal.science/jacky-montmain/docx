--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -659,287 +659,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Output Regression for the Prediction of World-Class Performances in Women’s Handball</w:t>
+                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Elimam</w:t>
+                <w:t xml:space="preserve">Tejas Bhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Helene Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.69873-69887. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055721v1</w:t>
+                <w:t xml:space="preserve">hal-05443376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
+                <w:t xml:space="preserve">Multi-Output Regression for the Prediction of World-Class Performances in Women’s Handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Bhor</w:t>
+                <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Danlos</w:t>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.69873-69887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443376v1</w:t>
+                <w:t xml:space="preserve">hal-05055721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using shallow neural networks with functional connectivity from EEG signals for early diagnosis of Alzheimer's and frontotemporal dementia</w:t>
               </w:r>
@@ -1172,77 +1172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain imputation for time-series forecasting: Application to COVID-19 daily mortality prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1302,90 +1302,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Fitness-Fatigue Models for Sport Performance Modelling: Conceptual Issues and Contributions from Machine-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports medicine - Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1543,287 +1543,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
+                <w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.5261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951006v1</w:t>
+                <w:t xml:space="preserve">hal-02913576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (15), pp.5261. </w:t>
+              <w:t xml:space="preserve">Stats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913576v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution concept for the control of a manufacturing multi-criteria performance improvement</w:t>
               </w:r>
@@ -2180,494 +2180,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria improvement of complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USI: a fast and accurate approach for conceptual document annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 291, pp.61 - 84. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (83), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0513-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931419v1</w:t>
+                <w:t xml:space="preserve">hal-01288389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USI: a fast and accurate approach for conceptual document annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria improvement of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fiorini,</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (83), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.61 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0513-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288389v1</w:t>
+                <w:t xml:space="preserve">hal-01931419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multicriteria Decision Support System using a Possibility Representation for Managing Inconsistent Assessments of Experts Involved in Emergency Situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/int.21627⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.740-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944146v1</w:t>
+                <w:t xml:space="preserve">hal-01059329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+                <w:t xml:space="preserve">A Multicriteria Decision Support System using a Possibility Representation for Managing Inconsistent Assessments of Experts Involved in Emergency Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.50-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/int.21627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btt581⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059329v1</w:t>
+                <w:t xml:space="preserve">hal-00944146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for unifying ontology-based semantic similarity measures: A study in the biomedical domain</w:t>
               </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4104,334 +4104,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in Choquet Integral based decision making: application to an E-business Website Choice Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Système Interactif d'Aide à la Décision pour la Gestion du Patrimoine pour une Société d'Autoroute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 265, pp.89-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353871v1</w:t>
+                <w:t xml:space="preserve">hal-00353891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des Connaissances et Analyse Multicritère pour un Système Interactif d'Aide à la Décision en Organisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in Choquet Integral based decision making: application to an E-business Website Choice Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (33), pp.721-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2006.873803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353895v1</w:t>
+                <w:t xml:space="preserve">hal-00353871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Interactif d'Aide à la Décision pour la Gestion du Patrimoine pour une Société d'Autoroute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Sanchez</w:t>
+                <w:t xml:space="preserve">Gestion des Connaissances et Analyse Multicritère pour un Système Interactif d'Aide à la Décision en Organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 265, pp.89-108</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, RNTI-E8 (ISBN : 2-85428-734-7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353891v1</w:t>
+                <w:t xml:space="preserve">hal-00353895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supervision homme-machine</w:t>
               </w:r>
@@ -5617,2345 +5617,2354 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (146)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (145)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Ergonomic Optimization in Industry 5.0: The Role of REBA, Motion Capture, and Decision Support Models</w:t>
+                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Taleb Salah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Théo Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198764v1</w:t>
+                <w:t xml:space="preserve">hal-05305082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local explanations of aggregation results by fuzzy linguistic rules: application to avalanche risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Towards Efficient Ergonomic Optimization in Industry 5.0: The Role of REBA, Motion Capture, and Decision Support Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Taleb Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pourraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZIEEE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317356v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tejas Bhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Danlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305082v1</w:t>
+                <w:t xml:space="preserve">hal-05383866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Local explanations of aggregation results by fuzzy linguistic rules: application to avalanche risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pourraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ IEEE 2025 - IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383866v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local explanations of aggregation results by fuzzy linguistic rules: application to avalanche risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pourraz</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ IEEE 2025 - IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263135v1</w:t>
+                <w:t xml:space="preserve">hal-04660833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité des représentations numériques compatibles avec les préférences du décideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chambas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Explications locales pour un système à base de règles linguistiques floues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Atlantique campus de Brest, Nov 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660833v1</w:t>
+                <w:t xml:space="preserve">hal-04934153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications locales pour un système à base de règles linguistiques floues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Postural risk assessment and motion capture to improve the ergonomics of a workstation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Taleb Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Atlantique campus de Brest, Nov 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 - 25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934153v1</w:t>
+                <w:t xml:space="preserve">hal-04810510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural risk assessment and motion capture to improve the ergonomics of a workstation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Interval Criterion-Based Evidential Set-Valued Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 - 25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.62-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810510v1</w:t>
+                <w:t xml:space="preserve">hal-04663661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Criterion-Based Evidential Set-Valued Classification</w:t>
+                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.62-73, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal. pp.25-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-74003-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663661v1</w:t>
+                <w:t xml:space="preserve">hal-04663655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic Approach for Meta-analysis</w:t>
+                <w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryeme Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2024 - 20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2023 - 32e rencontres francophones sur la logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663655v1</w:t>
+                <w:t xml:space="preserve">hal-04202558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse basée sur la théorie des possibilités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryeme Hassouna</w:t>
+                <w:t xml:space="preserve">Mental arithmetic task classification with convolutional neural network based on spectral-temporal features from EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2023 - 32e rencontres francophones sur la logique floue et ses applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBS 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.52-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202558v1</w:t>
+                <w:t xml:space="preserve">hal-03711249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental arithmetic task classification with convolutional neural network based on spectral-temporal features from EEG</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBS 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. pp.52-55, </w:t>
+              <w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711249v1</w:t>
+                <w:t xml:space="preserve">hal-03711235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the notion of influence in sensory analysis</w:t>
+                <w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2022 - Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711235v1</w:t>
+                <w:t xml:space="preserve">hal-03466852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion d’influence dans l’analyse sensorielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Maheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA’2021 - 30èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466852v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AffectMove Challenge: some machine learning approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Maheu</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACIIW52867.2021.9666318⟩</w:t>
+              <w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531261v2</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vasquez</w:t>
+                <w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969157v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sète, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02529955v1</w:t>
+                <w:t xml:space="preserve">hal-02969157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Semantic Hierarchical Clustering: An Application in the Biomedical Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vasquez</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAISC 2020 - The 19th International Conference on Artificial Intelligence and Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Zakopane, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518764v1</w:t>
+                <w:t xml:space="preserve">hal-02518746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Hierarchical Clustering: An Application in the Biomedical Domain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Introducing the difficulty of implementing alternatives in the multiple criteria decision problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAISC 2020 - The 19th International Conference on Artificial Intelligence and Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ 2020 - IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518746v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation crédibiliste pour la prédiction de charge interne de joueurs de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,553 +8009,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the difficulty of implementing alternatives in the multiple criteria decision problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ 2020 - IEEE International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. </w:t>
+              <w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913759v1</w:t>
+                <w:t xml:space="preserve">hal-02299144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146128v1</w:t>
+                <w:t xml:space="preserve">hal-02292992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292992v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294259v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">The worth index based on the credibility index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">European Working Group Multiple Creteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292945v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orienting product performance improvement: application to mechatronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8565,3894 +8591,3881 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Research and Education in Mechatronics (REM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Wels, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/REM.2019.8744137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worth index based on the credibility index</w:t>
+                <w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Working Group Multiple Creteria Decision Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/eusflat-19.2019.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144096v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Semantic Customers’ Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t>
+              <w:t xml:space="preserve">INSCI 2019 - 6th International Conference on Internet Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Perpignan, France. pp.318-325, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34770-3_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299144v1</w:t>
+                <w:t xml:space="preserve">hal-02437116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Customers’ Segmentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Formalisation possibiliste du dilemme volonté /capacité à faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSCI 2019 - 6th International Conference on Internet Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Alès, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437116v1</w:t>
+                <w:t xml:space="preserve">hal-02294273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation possibiliste du dilemme volonté /capacité à faire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2019 - 28ème Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294273v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A possibility theory based-approach of decision making in preliminary design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294352v1</w:t>
+                <w:t xml:space="preserve">hal-02929990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possibility theory based-approach of decision making in preliminary design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929990v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de neurones récurrents multi-tâches pour l’analyse automatique d’arguments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
+                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle (CNIA) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923251v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diadie Sow</w:t>
+                <w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIVEMSA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556487v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t>
+              <w:t xml:space="preserve">LFA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850240v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadie Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26 èmes Rencontres francophones sur la Logique Floue et ses applications LFA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556483v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diadié Sow</w:t>
+                <w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadie Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929270v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 èmes Rencontres francophones sur la Logique Floue et ses applications LFA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933801v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+                <w:t xml:space="preserve">Gildas Tagny Ngompe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663972v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Tagny Ngompe</w:t>
+                <w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mussard</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101479v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+                <w:t xml:space="preserve">Medjkoune Massissilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485019v1</w:t>
+                <w:t xml:space="preserve">hal-01663932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. pp.14218 - 14223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663932v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929387v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
+                <w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663958v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU</w:t>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_34⟩</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929424v1</w:t>
+                <w:t xml:space="preserve">hal-01485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484994v1</w:t>
+                <w:t xml:space="preserve">hal-01929424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadie Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485002v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926547v1</w:t>
+                <w:t xml:space="preserve">hal-01933811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933811v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medjkoune Massissilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490084v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Prise en compte de la sincérité et de la pertinence d’un décideur dans la déclaration d’objectifs industriels : une modélisation par la théorie des possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Medjkoune Massissilia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Conférence ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484959v1</w:t>
+                <w:t xml:space="preserve">hal-01180101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099369v1</w:t>
+                <w:t xml:space="preserve">hal-01178892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la sincérité et de la pertinence d’un décideur dans la déclaration d’objectifs industriels : une modélisation par la théorie des possibilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey. pp.98-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26532-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180101v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178892v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t>
+                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e conférence Roadef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740073v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence Roadef</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140959v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933848v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Consideration of uncertainty during data acquisition and processing chain on sensory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulon Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933875v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude du décideur et déclaration des objectifs dans une démarche d’amélioration industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12461,1586 +12474,1595 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cliville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81èmes journées EWG-MCDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISTIC Université Savoie Mont Blanc, Mar 2015, Annecy le Vieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of uncertainty during data acquisition and processing chain on sensory data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933847v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to handle the Decision-Maker's awareness of industrial context in his objectives declaration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/iesm.2015.7380191⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224231v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to handle the Decision-Maker's awareness of industrial context in his objectives declaration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, escuela superior de ingenieros sevilla spain, Oct 2015, Sevilla, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iesm.2015.7380191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485047v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929469v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112600v1</w:t>
+                <w:t xml:space="preserve">hal-01059564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Aggregated Performance and Qualitative Modeling Based Smart Thermal Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.63-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005063300630076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933886v1</w:t>
+                <w:t xml:space="preserve">hal-03582061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.100⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08855-6_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933884v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Tools with Artificial Intelligence (ICTAI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2014.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059564v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059488v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated Performance and Qualitative Modeling Based Smart Thermal Control</w:t>
+                <w:t xml:space="preserve">Approximate reasoning for an efficient, scalable and simple thermal control enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Trousset</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.63-76, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005063300630076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582061v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate reasoning for an efficient, scalable and simple thermal control enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">15th International Conference IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.11-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933894v1</w:t>
+                <w:t xml:space="preserve">hal-01059573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+                <w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference IPMU 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059573v1</w:t>
+                <w:t xml:space="preserve">hal-01113309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113309v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t>
+                <w:t xml:space="preserve">Interprétation possibiliste d’une analyse de sentiments multicritère pour un système de recommandation sur le web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
@@ -14058,1748 +14080,1787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 èmes Rencontres francophones sur la Logique Floue et ses applications (LFA) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933890v1</w:t>
+                <w:t xml:space="preserve">hal-01934211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation possibiliste d’une analyse de sentiments multicritère pour un système de recommandation sur le web</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Rencontres francophones sur la Logique Floue et ses applications (LFA) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934211v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
+                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107319v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Modélisation du confort par une utilité agrégée pour l'optimisation de la consommation énergétique dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA, Ed. Cepadues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01061683v1</w:t>
+                <w:t xml:space="preserve">hal-00808636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications, CORIA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.135-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making aiding for the improvement of an overall performance issued from a Choquet integral-based aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Research for IT driven energy efficiency based on a multidimensional comfort control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incom'2012 14th IFAC Symposium Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. 1598-1603</w:t>
+              <w:t xml:space="preserve">DEXA ICT-GLOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709178v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Decision-making aiding for the improvement of an overall performance issued from a Choquet integral-based aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications, CORIA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.135-150</w:t>
+              <w:t xml:space="preserve">Incom'2012 14th IFAC Symposium Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. 1598-1603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797173v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research for IT driven energy efficiency based on a multidimensional comfort control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Denguir</w:t>
+                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA ICT-GLOW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808618v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du confort par une utilité agrégée pour l'optimisation de la consommation énergétique dans les bâtiments</w:t>
+                <w:t xml:space="preserve">Comfort as a multidimensional preference model for energy efficiency control issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA, Ed. Cepadues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management SUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marburg / Lahn, Germany. pp.486-499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808636v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfort as a multidimensional preference model for energy efficiency control issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management SUM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coleit 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808621v1</w:t>
+                <w:t xml:space="preserve">hal-00809072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coleit 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809072v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003126400310040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance aggregation model for choosing a set of actions in a PETRA industrial improvement approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Multi-criteria improvement of options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM' 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, METZ, France. 11 p</w:t>
+              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Annecy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597142v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving performances in a company when collective strategy comes up against individual interests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology (Eusflat)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808625v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria improvement of options</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Annecy, France. pp.1</w:t>
+              <w:t xml:space="preserve">Actes de la neuvième édition de la COnférence en Recherche d'Information et Applications CORIA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808605v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management decision-aiding with a fuzzy integral based Performance Measurement System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15831,2469 +15892,2430 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and "les rencontres francophones sur la Logique Floue et ses Applications" (LFA-2011), 18-22 July 2011, Aix-les-Bains, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp.636-643, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2991/eusflat.2011.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">A performance aggregation model for choosing a set of actions in a PETRA industrial improvement approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la neuvième édition de la COnférence en Recherche d'Information et Applications CORIA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM' 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, METZ, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746138v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+                <w:t xml:space="preserve">Improving performances in a company when collective strategy comes up against individual interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology (Eusflat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t>
+                <w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808629v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference and causal fuzzy models for manager's decision aiding in industrial performance improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t>
+              <w:t xml:space="preserve">2010 IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE 2010 IEEE Conference on Fuzzy Systems JULY 18-23, 2010, BARCELONA, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.Proceedings on CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809051v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference and causal fuzzy models for manager's decision aiding in industrial performance improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE 2010 IEEE Conference on Fuzzy Systems JULY 18-23, 2010, BARCELONA, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.Proceedings on CD ROM</w:t>
+              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527726v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
+              <w:t xml:space="preserve">LFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487749v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rico</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t>
+              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808626v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+                <w:t xml:space="preserve">Amélioration multicritère d'options dans les systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">LFA'2009, Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Annecy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807590v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration multicritère d'options dans les systèmes complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA'2009, Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Annecy, France. pp.1</w:t>
+              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808639v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The translation of will into act: achieving a consensus between managerial decisions and operational abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.1</w:t>
+              <w:t xml:space="preserve">13th symposium on information control in manufacturing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Moscow, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808643v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translation of will into act: achieving a consensus between managerial decisions and operational abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th symposium on information control in manufacturing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Moscow, Russia. pp.1</w:t>
+              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808630v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
+                <w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777857v1</w:t>
+                <w:t xml:space="preserve">hal-00808617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of possibility distribution summary indicators in multi-criteria decision based on the Choquet integral: application to marketing of e-commerce organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique floue et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t>
+              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808617v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of possibility distribution summary indicators in multi-criteria decision based on the Choquet integral: application to marketing of e-commerce organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Afef Denguir</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808641v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to improve the overall industrial performance in a multi-criteria context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigaud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
+              <w:t xml:space="preserve">IPMU 2008, 12th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777852v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve the overall industrial performance in a multi-criteria context</w:t>
+                <w:t xml:space="preserve">Pilotage d'une démarche d'amélioration industrielle efficiente sous une hypothèse de performance agrégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2008, 12th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale de MOdélisation et SIMulation, MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353961v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'une démarche d'amélioration industrielle efficiente sous une hypothèse de performance agrégée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-aiding functionalities for industrial performance improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale de MOdélisation et SIMulation, MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Federation of Automatic Control Conference on Management and Control of Production and Logistics (IFAC MCPL 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353900v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance industrielle agrégée et amélioration optimale Une approche d'agrégation par l'intégrale de Choquet</w:t>
+                <w:t xml:space="preserve">User-friendly optimal improvement of an overall industrial performance based on a fuzzy Choquet integral aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées Francophones de Recherche Opérationnelle (FRANCORO) et 8ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353907v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de la contribution d'un critère dans le contexte d'une amélioration multicritère basée sur une intégrale de Choquet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un Système d'Aide à la Décision pour l'Evaluation et la Gestion du Patrimoine de la Société d'Autoroutes Escota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA'2007, Rencontres Francophones sur la Logique Floue et ses Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
+              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353902v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Escota's &amp;quot;SINERGIE&amp;quot; project : a hierarchical multicriteria evaluation process over finite scales for maintenance activities</w:t>
+                <w:t xml:space="preserve">Évaluation multicritère sur une échelle finie pour la programmation d'opérations de maintenance chez l'autoroutier Escota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes Dynamiques (JDMACS 2007),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353998v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly optimal improvement of an overall industrial performance based on a fuzzy Choquet integral aggregation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprétation de la contribution d'un critère dans le contexte d'une amélioration multicritère basée sur une intégrale de Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">LFA'2007, Rencontres Francophones sur la Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353964v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Système d'Aide à la Décision pour l'Evaluation et la Gestion du Patrimoine de la Société d'Autoroutes Escota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Sanchez</w:t>
+                <w:t xml:space="preserve">Performance industrielle agrégée et amélioration optimale Une approche d'agrégation par l'intégrale de Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">5èmes journées Francophones de Recherche Opérationnelle (FRANCORO) et 8ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353965v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation multicritère sur une échelle finie pour la programmation d'opérations de maintenance chez l'autoroutier Escota</w:t>
+                <w:t xml:space="preserve">The Escota's &amp;quot;SINERGIE&amp;quot; project : a hierarchical multicriteria evaluation process over finite scales for maintenance activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes Dynamiques (JDMACS 2007),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353908v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-aiding functionalities for industrial performance improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+                <w:t xml:space="preserve">A multi criteria evaluation over a finite scale for maintenance activities of a motorway operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Federation of Automatic Control Conference on Management and Control of Production and Logistics (IFAC MCPL 07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICINCO 2007, 4th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Angers, France. pp.68-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001619500680076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353962v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'optimisation pour la définition d'une démarche d'amélioration industrielle : une approche par analyse et agrégation des performances</w:t>
               </w:r>
@@ -18368,2886 +18390,2769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi criteria evaluation over a finite scale for maintenance activities of a motorway operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Sanchez</w:t>
+                <w:t xml:space="preserve">Techniques d'optimisation et modèle d'agrégation pour l'outillage d'une démarche d'amélioration industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2007, 4th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Trois, Rivières, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353963v1</w:t>
+                <w:t xml:space="preserve">hal-00353993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'optimisation et modèle d'agrégation pour l'outillage d'une démarche d'amélioration industrielle</w:t>
+                <w:t xml:space="preserve">Amélioration optimale d'une performance industrielle basée sur un modèle d'agrégation par l'intégrale de Choquet 2-additive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Trois, Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353993v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration optimale d'une performance industrielle basée sur un modèle d'agrégation par l'intégrale de Choquet 2-additive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Integration of comparison and explanation functionalities in the benchmarking activities of e-commerce organisation through a possibilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
+              <w:t xml:space="preserve">SIGEF'06, 13ème Congress of International Association for Fuzzy-Set Management and Economy: Optimization techniques: Fuzziness and nonlinearity for management and economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353905v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of comparison and explanation functionalities in the benchmarking activities of e-commerce organisation through a possibilistic framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Denguir</w:t>
+                <w:t xml:space="preserve">An Information Processing System for Patrimony Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGEF'06, 13ème Congress of International Association for Fuzzy-Set Management and Economy: Optimization techniques: Fuzziness and nonlinearity for management and economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353999v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information Processing System for Patrimony Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Sanchez</w:t>
+                <w:t xml:space="preserve">A diagnosis and monitoring support system for marketing activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354010v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnosis and monitoring support system for marketing activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for UML Modeling and Formal Verification of Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354013v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for UML Modeling and Formal Verification of Real-Time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multicritere et integration de fonctionalités Explicatives dans un systeme de e-recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nawal Addouche</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">6e Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354001v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritere et integration de fonctionalités Explicatives dans un systeme de e-recommandation</w:t>
+                <w:t xml:space="preserve">E-Commerce site evaluations, comparisons and recommendations within a possibilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">IPMU 2006, 11th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354016v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Commerce site evaluations, comparisons and recommendations within a possibilistic framework</w:t>
+                <w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in a Choquet Integral Based Aggregation for an E-Business Website Choice Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2006, 11th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">AMUEM'05, International Workshop on Advanced Methods for Uncertainty Estimation in Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Niagara Falls, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354007v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How deriving benefits from expert advices to make the right choice in multi-criteria decisions based on the Choquet integral?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Extended UML Models and Formal Methods to Analyze Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European workshop on the Use of Expert Judgement in Decision-Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Safecomp 2005, Computer safety, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Fredrikstad, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354023v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Extended UML Models and Formal Methods to Analyze Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Antoine</w:t>
+                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safecomp 2005, Computer safety, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Fredrikstad, Norway</w:t>
+              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354025v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Handling uncertainty in a multi-criteria decision-making support system: Application to the E-recommendation website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Eusflat-LFA 2005, Joint 4th Eusflat &amp; 11th LFA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353914v1</w:t>
+                <w:t xml:space="preserve">hal-00354018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling uncertainty in a multi-criteria decision-making support system: Application to the E-recommendation website</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusflat-LFA 2005, Joint 4th Eusflat &amp; 11th LFA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelon, Spain</w:t>
+              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354018v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How deriving benefits from expert advices to make the right choice in multi-criteria decisions based on the Choquet integral?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">European workshop on the Use of Expert Judgement in Decision-Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354026v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in a Choquet Integral Based Aggregation for an E-Business Website Choice Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Probabilistic Model Checking for Dependability Properties of Stochastic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMUEM'05, International Workshop on Advanced Methods for Uncertainty Estimation in Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Niagara Falls, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tri City, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354027v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Model Checking for Dependability Properties of Stochastic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Antoine</w:t>
+                <w:t xml:space="preserve">Handling uncertainty in a MCDM Process for an e-business website choice support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tri City, Poland</w:t>
+              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354029v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling uncertainty in a MCDM Process for an e-business website choice support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Denguir</w:t>
+                <w:t xml:space="preserve">Industrial performance improvement: efficacy and efficiency measurement issued from a Choquet integral aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354030v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial performance improvement: efficacy and efficiency measurement issued from a Choquet integral aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Decision Explanation and Risk Evaluation in a Multi Criteria Decision making System for an Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Euro working group workshop on Multi-Criteria Decision Aiding (MCDA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354028v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Explanation and Risk Evaluation in a Multi Criteria Decision making System for an Organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+                <w:t xml:space="preserve">Formalisation of Quantitative UML models Using Continuous Time Markov Chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro working group workshop on Multi-Criteria Decision Aiding (MCDA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Third Conference on Management and Control of Production and Logistics (IFAC MCPL 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354031v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information System and Decisional Risk Control for a Cybernetic Modeling of Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+                <w:t xml:space="preserve">Dependability Analysis with UML and Probabilistic Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354039v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Analysis with UML and Probabilistic Timed Automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Antoine</w:t>
+                <w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE 04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354036v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation of Quantitative UML models Using Continuous Time Markov Chains.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Interactive Decision-Making Support System for Organization Management and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Conference on Management and Control of Production and Logistics (IFAC MCPL 04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354035v1</w:t>
+                <w:t xml:space="preserve">hal-00354040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decision-Making Support System for Organization Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">20th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354037v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Decision-Making Support System for Organization Management and Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information System and Decisional Risk Control for a Cybernetic Modeling of Project Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Tardy</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354040v1</w:t>
+                <w:t xml:space="preserve">hal-00354039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-Making Support System for Organization Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UML Models for Dependability Analysis of Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">SMC04, IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354032v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML Models for Dependability Analysis of Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Antoine</w:t>
+                <w:t xml:space="preserve">Elucidation and risk expressions of a movie recommendation based on a multi-criteria aggregation with a Choquet integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC04, IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">IPMU 2004, 10th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354034v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation and risk expressions of a movie recommendation based on a multi-criteria aggregation with a Choquet integral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+                <w:t xml:space="preserve">Contrôle de la dynamique d'un processus décisionnel par la phase d'information : Application la gestion d'un appel d'offres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2004, 10th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Application, LFA'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354038v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la dynamique d'un processus décisionnel par la phase d'information : Application la gestion d'un appel d'offres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tardy</w:t>
+                <w:t xml:space="preserve">A cybernetic modeling of a multi-criteria decision process in organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Application, LFA'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">EURO XX 20th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353916v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cybernetic modeling of a multi-criteria decision process in organization</w:t>
-[...60 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A project decision support system based on an elucidative fusion system</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21262,51 +21167,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIFTH INTERNATIONAL CONFERENCE ON INFORMATION FUSION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, ANNAPOLIS, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21316,65 +21221,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cautious Regression To Predict Return To Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21415,208 +21320,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Milan, Italy. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning approach for predicting injury in soccer from external and internal training loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2019 - 18th Congress of the ACAPS in Paris, from the 29 - 31 October,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nader Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21624,213 +21529,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour l'extraction non supervisée de critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.325-326, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00816295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21840,258 +21745,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22101,445 +22006,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-86, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Reasoning: A Tool for Human–Machine Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Human-Machine Cooperation Systems, Edited by Patrick Millot, ISBN: 9781848216853, 416 pp., ISTE Press, Wiley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118984390.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement causal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie des systèmes homme-machine- conception et coopération, sous la direction de P.Millot, IC2 Traité Systèmes Automatisés, Ed. Hermès, Lavoisier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Time-Varying Model to Simulate a Collective Decisional Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 271, Springer Berlin Heidelberg; Springer, pp.56-71, 2013, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29966-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ontology based information retrieval systems may benefit from lexical text analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22561,114 +22466,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oltramari, Alessandro; Vossen, Piek; Qin, Lu; Hovy, Eduard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends of Research in Ontologies and Lexical Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Springer, pp.209-230, 2013, Theory and Applications of Natural Language Processing, 978-3-642-31781-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning of maintenance operations for a motorway operator based upon multicriteria evaluations over a finite scale and sensitivity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22677,343 +22582,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering, Informatics in Control, Automation and Robotics, Selected Papers from the International Conference on Informatics in Control, Automation and Robotics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.23-35, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement causal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonnement causal pour la supervision et la communication Homme Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylviane Gentil, coordinateur. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La supervision des systèmes industriels complexes, sous la direction de S.Gentil, Ed. Hermès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Supervision des procédés complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Sciences Publications, p. 353-416, 2007, Traité Ic2 Série Systèmes Automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933716v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement causal pour la supervision et la communication Homme Machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raisonnement causal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supervision des procédés complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Sciences Publications, p. 353-416, 2007, Traité Ic2 Série Systèmes Automatisés</w:t>
+              <w:t xml:space="preserve">La supervision des systèmes industriels complexes, sous la direction de S.Gentil, Ed. Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118304v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supervision homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Sciences et Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Techniques de l'ingénieur, pp.22, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et interprétation d'alarmes en milieu industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23022,101 +22927,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 6emes Journées nationales du PRC-GDR Intelligence artificielle, Ed. Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23126,501 +23031,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - études KNOLEUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Vera Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+                <w:t xml:space="preserve">Antonio Luis Castillo Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vera Marquez</w:t>
+                <w:t xml:space="preserve">Marinella Kanella Katsilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Luis Castillo Palomino</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georgia Paloglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23630,130 +23535,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23763,118 +23668,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for assessment of MSWM applied to Southern Europe areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId445"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23942,51 +23847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BA2BA4F"/>
+    <w:nsid w:val="CBFD1902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24090,51 +23995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FC10ED9"/>
+    <w:nsid w:val="CF61F8CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24238,51 +24143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C0BC2B2D"/>
+    <w:nsid w:val="B66CBE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24386,51 +24291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00AFE27D"/>
+    <w:nsid w:val="82621394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24534,51 +24439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="19FB2881"/>
+    <w:nsid w:val="60B140EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24682,51 +24587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="8E319FA4"/>
+    <w:nsid w:val="3CAE07C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24928,51 +24833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-montmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0918-5788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097727776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.montmain@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-022-00426-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1227-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00566019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDATS.2011.038805" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2008.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.11.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2006.02.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S56WTNV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.873803" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353891v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montmain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.10.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.833335" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(00)00024-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTMZK4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(99)00170-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV37RJP1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leyval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(94)90029-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QCSD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penalva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudouneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.236481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb Salah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317356v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourraz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05263135v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152150" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04934153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04810510v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb-Salah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518746v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_26" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933801v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01180101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224231v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iesm.2015.7380191" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582061v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063300630076" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933894v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_43" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709178v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808636v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808621v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_37" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00597142v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00647933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.48" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00527726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808630v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808641v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353961v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353900v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353907v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353902v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353998v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353964v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353908v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353962v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001619500680076" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353993v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353905v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353999v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354010v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354013v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354001v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Antoine" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354016v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354007v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354023v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354025v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354018v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354027v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354029v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354030v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354028v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354031v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354036v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354035v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354040v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354034v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353916v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354033v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263814v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akharraz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933702v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353846v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933716v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118304v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353781v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838755v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-montmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0918-5788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097727776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.montmain@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-022-00426-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1227-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00566019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDATS.2011.038805" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2008.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.11.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2006.02.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S56WTNV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.873803" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353895v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montmain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.10.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.833335" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(00)00024-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTMZK4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(99)00170-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV37RJP1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leyval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(94)90029-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QCSD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penalva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudouneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.236481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb Salah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.167" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05263135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152150" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04934153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04810510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01180101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252028v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224231v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iesm.2015.7380191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063300630076" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933894v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_43" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709178v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808621v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_37" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00647933v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.48" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00597142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00527726v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808639v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808630v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353961v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353900v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353962v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353965v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353908v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353998v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001619500680076" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353905v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353999v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354013v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354001v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Antoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354007v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354023v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354029v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354030v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354028v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354036v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354032v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354039v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354034v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353916v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354033v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263814v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akharraz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933702v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933706v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353846v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118304v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933716v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353781v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838755v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>