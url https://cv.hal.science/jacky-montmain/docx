--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -625,321 +625,321 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
+                <w:t xml:space="preserve">Multi-Output Regression for the Prediction of World-Class Performances in Women’s Handball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Bhor</w:t>
+                <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Danlos</w:t>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.69873-69887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443376v1</w:t>
+                <w:t xml:space="preserve">hal-05055721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Output Regression for the Prediction of World-Class Performances in Women’s Handball</w:t>
+                <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Elimam</w:t>
+                <w:t xml:space="preserve">Tejas Bhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Helene Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+                <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.69873-69887. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 274, pp.422-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3560838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055721v1</w:t>
+                <w:t xml:space="preserve">hal-05443376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using shallow neural networks with functional connectivity from EEG signals for early diagnosis of Alzheimer's and frontotemporal dementia</w:t>
               </w:r>
@@ -1172,77 +1172,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertain imputation for time-series forecasting: Application to COVID-19 daily mortality prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1302,90 +1302,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Fitness-Fatigue Models for Sport Performance Modelling: Conceptual Issues and Contributions from Machine-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports medicine - Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1543,287 +1543,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t>
+                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Gildas Tagny-Ngompé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t>
+              <w:t xml:space="preserve">Stats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913576v1</w:t>
+                <w:t xml:space="preserve">hal-02951006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Judicial Outcomes in Judgments: A Generalized Gini-PLS Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Internal- and External-Training-Loads to Predict Non-Contact Injuries in Soccer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">Emmanuel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (4), pp.427-443. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (15), pp.5261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/stats3040027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app10155261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951006v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution concept for the control of a manufacturing multi-criteria performance improvement</w:t>
               </w:r>
@@ -2180,261 +2180,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USI: a fast and accurate approach for conceptual document annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-criteria improvement of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fiorini,</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (83), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 291, pp.61 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0513-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288389v1</w:t>
+                <w:t xml:space="preserve">hal-01931419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria improvement of complex systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">USI: a fast and accurate approach for conceptual document annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 291, pp.61 - 84. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (83), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.08.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0513-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931419v1</w:t>
+                <w:t xml:space="preserve">hal-01288389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Semantic Measures Library and Toolkit: fast computation of semantic similarity and relatedness using biomedical ontologies</w:t>
               </w:r>
@@ -3577,2421 +3577,2335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the improvement of an overall industrial performance based on a Choquet integral aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'optimisation pour la définition d'une démarche d'amélioration industrielle : une approche par analyse et agrégation des performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omega</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">e-revue des Sciences et Technologies de l'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353860v1</w:t>
+                <w:t xml:space="preserve">hal-00353851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'optimisation pour la définition d'une démarche d'amélioration industrielle : une approche par analyse et agrégation des performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and efficiency indexes for a multi-criteria industrial performance synthesized by Choquet integral aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-revue des Sciences et Technologies de l'Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.415-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09511920701574255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353851v1</w:t>
+                <w:t xml:space="preserve">hal-00353853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and efficiency indexes for a multi-criteria industrial performance synthesized by Choquet integral aggregation</w:t>
+                <w:t xml:space="preserve">Monitoring the improvement of an overall industrial performance based on a Choquet integral aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (4), pp.415-425. </w:t>
+              <w:t xml:space="preserve">Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (3), pp.340-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09511920701574255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.omega.2006.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353853v1</w:t>
+                <w:t xml:space="preserve">hal-00353860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the improvement of an overall industrial performance based on a Choquet integral aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Elucidation and Decisional Risk in a Multi Criteria Decision based on a Choquet Integral Aggregation—A Cybernetic Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Management Science OMEGA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (5-6), pp.239-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mcda.396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428552v1</w:t>
+                <w:t xml:space="preserve">hal-00353867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation and Decisional Risk in a Multi Criteria Decision based on a Choquet Integral Aggregation—A Cybernetic Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in Choquet Integral based decision making: application to an E-business Website Choice Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multi-Criteria Decision Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mcda.396⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (33), pp.721-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2006.873803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00353867v1</w:t>
+                <w:t xml:space="preserve">hal-00353871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Interactif d'Aide à la Décision pour la Gestion du Patrimoine pour une Société d'Autoroute</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des Connaissances et Analyse Multicritère pour un Système Interactif d'Aide à la Décision en Organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 265, pp.89-108</w:t>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, RNTI-E8 (ISBN : 2-85428-734-7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353891v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in Choquet Integral based decision making: application to an E-business Website Choice Support</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Système Interactif d'Aide à la Décision pour la Gestion du Patrimoine pour une Société d'Autoroute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 265, pp.89-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2006.873803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00353871v1</w:t>
+                <w:t xml:space="preserve">hal-00353891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des Connaissances et Analyse Multicritère pour un Système Interactif d'Aide à la Décision en Organisation</w:t>
+                <w:t xml:space="preserve">La supervision homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, RNTI-E8 (ISBN : 2-85428-734-7)</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353895v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La supervision homme-machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">Hierarchical representation of complex systems for supporting human decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (3), pp.143 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2004.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933717v1</w:t>
+                <w:t xml:space="preserve">hal-01931748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical representation of complex systems for supporting human decision making</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conflicts Versus Analytical Redundancy Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Staroswiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (5), pp.2163 - 2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2004.835010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2004.10.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01931748v1</w:t>
+                <w:t xml:space="preserve">hal-01931749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts Versus Analytical Redundancy Relations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Lévy</w:t>
+                <w:t xml:space="preserve">Combining FDI and AI Approaches within Causal-Model-based Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combastel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 34 (5), pp.2163 - 2177. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 34 (5), pp.2207 - 2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2004.833335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMCB.2004.835010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01931749v1</w:t>
+                <w:t xml:space="preserve">hal-00353884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining FDI and AI Approaches within Causal-Model-based Diagnosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Dynamic causal model diagnostic reasoning for online technical process supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Gentil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combastel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 36 (8), pp.1137 - 1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0005-1098(00)00024-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSMCB.2004.833335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00353884v1</w:t>
+                <w:t xml:space="preserve">hal-01931751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic causal model diagnostic reasoning for online technical process supervision</w:t>
+                <w:t xml:space="preserve">Supervision applied to nuclear fuel reprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AI Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (2), pp.61-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01931751v1</w:t>
+                <w:t xml:space="preserve">hal-01931752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision applied to nuclear fuel reprocessing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy reasoning in co-operative supervision systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (4), pp.389 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0967-0661(99)00170-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931752v1</w:t>
+                <w:t xml:space="preserve">hal-01931750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy reasoning in co-operative supervision systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring and alarm interpretation in industrial environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AI Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01931750v1</w:t>
+                <w:t xml:space="preserve">hal-01358374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and alarm interpretation in industrial environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Cauvin</w:t>
+                <w:t xml:space="preserve">Qualitative Reasoning: A Survey of Techniques Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dague</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 11</w:t>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358374v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative Reasoning: A Survey of Techniques Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dague</w:t>
+                <w:t xml:space="preserve">Qualitative analysis for decision making in supervision of industrial continuous processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 36 (2), pp.149 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0378-4754(94)90029-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931753v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative analysis for decision making in supervision of industrial continuous processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+                <w:t xml:space="preserve">A supervision support system for industrial processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penalva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coudouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0378-4754(94)90029-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 8 (5), pp.57 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/64.236481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01931754v1</w:t>
+                <w:t xml:space="preserve">hal-01931756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supervision support system for industrial processes</w:t>
-[...115 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Interprétation qualitative pour le diagnostic en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne de sûreté de fonctionnement et diagnostic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (1), pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01931760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (145)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (144)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Efficient Ergonomic Optimization in Industry 5.0: The Role of REBA, Motion Capture, and Decision Support Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Taleb Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305082v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Efficient Ergonomic Optimization in Industry 5.0: The Role of REBA, Motion Capture, and Decision Support Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relevance-Aware Thresholding in Online Conformal Prediction for Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Théo Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIM 2025 - 11th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. </w:t>
+              <w:t xml:space="preserve">HC@AIxIA &amp; HYDRA 2025 - International Joint Workshop of Artificial Intelligence for Healthcare and HYbrid Models for Coupling Deductive and Inductive ReAsoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bologne, Italy. pp 196-217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-16708-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198764v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy Mix System Modelling with Power Grid Integration: Methods, Approach and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tejas Bhor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Danlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SESDE 2025 - 13th International Workshop on Simulation for Energy, Sustainable Development Environment - held within I3M 2025 - the 22nd International Multidisciplinary Modeling &amp; Simulation Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6114,468 +6028,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité des représentations numériques compatibles avec les préférences du décideur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Perrey</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chambas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660833v1</w:t>
+                <w:t xml:space="preserve">hal-04777737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des représentations numériques compatibles avec les préférences du décideur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">How does a Single EEG Channel Tell us about Brain States in Brain-Computer Interfaces ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Ajra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Chambas</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2024 - rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HSI 2024 - 16th International Conference on Human System Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777737v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications locales pour un système à base de règles linguistiques floues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Postural risk assessment and motion capture to improve the ergonomics of a workstation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Taleb Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Ben-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Atlantique campus de Brest, Nov 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2024 - 25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934153v1</w:t>
+                <w:t xml:space="preserve">hal-04810510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural risk assessment and motion capture to improve the ergonomics of a workstation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">Explications locales pour un système à base de règles linguistiques floues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 - 25ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Atlantique campus de Brest, Nov 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810510v1</w:t>
+                <w:t xml:space="preserve">hal-04934153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Criterion-Based Evidential Set-Valued Classification</w:t>
               </w:r>
@@ -7258,51 +7172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Maheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIIW 2021 - 9th International Conference on Affective Computing and Intelligent Interaction Workshops and Demos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.01-05, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7330,51 +7244,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t>
+                <w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
@@ -7392,324 +7306,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sète, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518764v1</w:t>
+                <w:t xml:space="preserve">hal-02969157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Hierarchical reasoning and knapsack problem modelling to design the ideal assortment in retail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t>
+              <w:t xml:space="preserve">IPMU 2020 - 18th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lisbonne, Portugal. pp.201-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-50146-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529955v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation du concept d’assortiment idéal dans la grande distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vasquez</w:t>
+                <w:t xml:space="preserve">Manipulating Focal Sets on the Unit Simplex : Application to Plastic Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA’2020 - 29èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Glasgow, United Kingdom. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ48607.2020.9177539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969157v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Hierarchical Clustering: An Application in the Biomedical Domain</w:t>
               </w:r>
@@ -7907,64 +7821,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imputation crédibiliste pour la prédiction de charge interne de joueurs de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayane Elimam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,749 +7923,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrin Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t>
+              <w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2991/eusflat-19.2019.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299144v1</w:t>
+                <w:t xml:space="preserve">hal-02146128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Evidential classification of incomplete data via imprecise relabelling : Application to plastic sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2019 - The 13th international conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292992v1</w:t>
+                <w:t xml:space="preserve">hal-02299144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orienting product performance improvement: application to mechatronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Wels, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REM.2019.8744137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294259v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">The worth index based on the credibility index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">European Working Group Multiple Creteria Decision Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292945v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worth index based on the credibility index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Impact des mesures de similarité sémantique dans un algorithme de partitionnement : d’un cas biomédical à la détection de comportements de consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Working Group Multiple Creteria Decision Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144096v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting product performance improvement: application to mechatronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference learning within non-additive aggregation MCDA methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Research and Education in Mechatronics (REM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWG-MCDA 90 - 90th Meeting of the European Working Group on Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098628v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A debate model for cooperative agents to achieve common objectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Automatic Detection and Classification of Argument Components using Multi-task Deep Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mensonides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Natural Language and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/eusflat-19.2019.95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146128v1</w:t>
+                <w:t xml:space="preserve">hal-02292945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Customers’ Segmentation</w:t>
               </w:r>
@@ -8949,51 +8863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential Bagging: Combining Heterogeneous Classifiers in the Belief Functions Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9263,3438 +9177,3460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadie Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850240v1</w:t>
+                <w:t xml:space="preserve">hal-01556487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556483v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Étude d’un modèle d’inférence de connaissances à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">14e édition de CORIA 2017 (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.201-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929270v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour identifier les performances à améliorer dans le contexte incertain de la phase préliminaire de la conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diadie Sow</w:t>
+                <w:t xml:space="preserve">A text-mining and possibility theory based model using public reports to highlight the sustainable development strategy of a city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 èmes Rencontres francophones sur la Logique Floue et ses applications LFA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933801v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Framework for Identifying the Performance to be Improved in the Imprecise Context of Preliminary Design Stage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVEMSA 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01556487v1</w:t>
+                <w:t xml:space="preserve">hal-01663972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method to evaluate odour quality based on non-expert analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+                <w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny Ngompe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Environmental Science And Technology (CEST 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663972v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting sections and entities in court decisions using HMM and CRF graphical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Tagny Ngompe</w:t>
+                <w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mussard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble alpes (UGA), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101479v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance de sections et d'entités dans les décisions de justice : application des modèles probabilistes hmm et crf</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medjkoune Massissilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2017. </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Granada, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485019v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting Implicit Evocations Using Word Embeddings and Knowledge Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management SUM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France. pp.14218 - 14223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01663932v1</w:t>
+                <w:t xml:space="preserve">hal-01929387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibilistic Approach to Set Achievable and Feasible Goals while Designing Complex Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
+                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929387v1</w:t>
+                <w:t xml:space="preserve">hal-01663958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'incertitude lors de l'extraction de relations et lors de l'inférence de nouvelles connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+                <w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Informations et Applications - CORIA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663958v1</w:t>
+                <w:t xml:space="preserve">hal-01485030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
+              <w:t xml:space="preserve">IPMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484994v1</w:t>
+                <w:t xml:space="preserve">hal-01929424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+                <w:t xml:space="preserve">Uncertainty detection in natural language: a probabilistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t>
+              <w:t xml:space="preserve">WIMS '16 Proceedings of the 6th International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nîmes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2912845.2912873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485002v1</w:t>
+                <w:t xml:space="preserve">hal-01484994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sémantique d’un corpus exhaustif de décisions jurispridentielles pour le développement d’un modèle prédictif du risque judiciaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
+                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’anticipation de la répression : innovation ou régression ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485030v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative approach to set achievable goals during the design phase of complex systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diadié Sow</w:t>
+                <w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadie Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Compiègne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40581-0_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929424v1</w:t>
+                <w:t xml:space="preserve">hal-01926547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative evaluation of mechatronic concepts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 11th France-Japan &amp; 9th Europe-Asia Congress on Mechatronics (MECATRONICS) /17th Internationall Conference on Research and Education in Mechatronics (REM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926547v1</w:t>
+                <w:t xml:space="preserve">hal-01933811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique d’ ́évaluations multicritère pour l’identification d’objectifs prioritaires et réalistes dans le domaine du tourisme.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Rencontre francophone sur la Logique Floue et ses applications (LFA) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933811v1</w:t>
+                <w:t xml:space="preserve">hal-01490084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle probabiliste pour la détection de l'incertitude dans le langage naturel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medjkoune Massissilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490084v1</w:t>
+                <w:t xml:space="preserve">hal-01484959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summarizing conceptual descriptions using knowledge representations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Medjkoune Massissilia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Istanbul, Turkey. pp.98-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-26532-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01484959v1</w:t>
+                <w:t xml:space="preserve">hal-02099369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la sincérité et de la pertinence d’un décideur dans la déclaration d’objectifs industriels : une modélisation par la théorie des possibilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180101v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer l'incertitude au cours du processus d'extraction de connaissances à partir de textes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Prise en compte de la sincérité et de la pertinence d’un décideur dans la déclaration d’objectifs industriels : une modélisation par la théorie des possibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Treizièmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">16ème Conférence ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178892v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Online Inter-subjects Classification in Endogenous Brain-Computer Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Neural Information Processing (ICONIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-26532-2_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02099369v1</w:t>
+                <w:t xml:space="preserve">hal-02740073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USI at BioASQ 2015: a Semantic Similarity-Based Approach for Semantic Indexing</w:t>
+                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16e conférence Roadef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et Aide à la Décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740073v1</w:t>
+                <w:t xml:space="preserve">hal-01140959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique de clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dalhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Derosiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e conférence Roadef</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140959v1</w:t>
+                <w:t xml:space="preserve">hal-01933848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive accuracy-weighted ensemble for inter-subjects classification in brain-computer interfacing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 7th International IEEE/EMBS Conference on Neural Engineering (NER)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933848v1</w:t>
+                <w:t xml:space="preserve">hal-01933875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des fonctions de croyance pour l’estimation du contenu informationnel des concepts d’une ontologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Consideration of uncertainty during data acquisition and processing chain on sensory data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coulon Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933875v1</w:t>
+                <w:t xml:space="preserve">hal-01933847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of uncertainty during data acquisition and processing chain on sensory data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+                <w:t xml:space="preserve">Attitude du décideur et déclaration des objectifs dans une démarche d’amélioration industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cliville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">81èmes journées EWG-MCDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISTIC Université Savoie Mont Blanc, Mar 2015, Annecy le Vieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933847v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude du décideur et déclaration des objectifs dans une démarche d’amélioration industrielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cliville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81èmes journées EWG-MCDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISTIC Université Savoie Mont Blanc, Mar 2015, Annecy le Vieux, France</w:t>
+              <w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252028v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre volonté et capacité : comment définir des objectifs atteignables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to handle the Decision-Maker's awareness of industrial context in his objectives declaration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur la Logique Floue et ses Applications (LFA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, escuela superior de ingenieros sevilla spain, Oct 2015, Sevilla, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iesm.2015.7380191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929469v1</w:t>
+                <w:t xml:space="preserve">hal-01224231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the consideration of a bring-to-mind model for computing the information content of concepts defined into ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12726,440 +12662,418 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Istanbul, Turkey. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2015.7337964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to handle the Decision-Maker's awareness of industrial context in his objectives declaration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iesm.2015.7380191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01224231v1</w:t>
+                <w:t xml:space="preserve">hal-01112600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t>
+              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059488v1</w:t>
+                <w:t xml:space="preserve">hal-01059564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Selection of Domain-specific Semantic Similarity Measures from Uncertain Expertise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Semantic Measures Library: Assessing Semantic Similarity from Knowledge Representation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2014, 15th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">NLDB 2014, the 19th International Conference on Application of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France. pp.254-257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07983-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059564v1</w:t>
+                <w:t xml:space="preserve">hal-01059488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated Performance and Qualitative Modeling Based Smart Thermal Control</w:t>
               </w:r>
@@ -13249,64 +13163,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based transfer learning for managing brain signals variability in NIRS-based BCIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Derosiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13366,51 +13280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Transfer for Reducing Calibration Time in Brain-Computer Interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dalhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13464,581 +13378,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation conceptuelle par propagation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Approximate reasoning for an efficient, scalable and simple thermal control enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112600v1</w:t>
+                <w:t xml:space="preserve">hal-01933894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate reasoning for an efficient, scalable and simple thermal control enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems (IPMU 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.11-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933894v1</w:t>
+                <w:t xml:space="preserve">hal-01059573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with imprecision during a semi-automatic conceptual indexing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+                <w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference IPMU 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08852-5_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01059573v1</w:t>
+                <w:t xml:space="preserve">hal-01113309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection Robuste de Mesures de Similarité Sémantique à partir de Données Incertaines d'Expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+                <w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique Floue et Applications - LFA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113309v1</w:t>
+                <w:t xml:space="preserve">hal-01933890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly automated recommender system based on a possibilistic interpretation of a sentiment analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems, IPMU 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933890v1</w:t>
+                <w:t xml:space="preserve">hal-01061669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation possibiliste d’une analyse de sentiments multicritère pour un système de recommandation sur le web</w:t>
               </w:r>
@@ -14126,51 +14040,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Measures Based on RDF Projections: Application to Content-Based Recommendation Systems</w:t>
+                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
@@ -14188,326 +14102,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.606-615</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061669v1</w:t>
+                <w:t xml:space="preserve">hal-01107319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures sémantiques basées sur la notion de projection RDF Mesures sémantiques basées sur la notion de projection RDF pour les systèmes de recommandation</w:t>
+                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Graz, Austria. pp.739-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107319v1</w:t>
+                <w:t xml:space="preserve">hal-01061683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Theoretical Framework To Generic Semantic Measures Library</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODBase 2013, 12th International Conference on Ontologies, Data Bases, and Applications of Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41033-8_98⟩</w:t>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.457-465, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01061683v1</w:t>
+                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du confort par une utilité agrégée pour l'optimisation de la consommation énergétique dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14536,1237 +14472,1185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre francophone sur la Logique Floue et ses applications LFA, Ed. Cepadues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+                <w:t xml:space="preserve">Decision-making aiding for the improvement of an overall performance issued from a Choquet integral-based aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications, CORIA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.135-150</w:t>
+              <w:t xml:space="preserve">Incom'2012 14th IFAC Symposium Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. 1598-1603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797173v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research for IT driven energy efficiency based on a multidimensional comfort control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA ICT-GLOW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d'Information et Applications, CORIA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.135-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808618v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making aiding for the improvement of an overall performance issued from a Choquet integral-based aggregation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Research for IT driven energy efficiency based on a multidimensional comfort control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incom'2012 14th IFAC Symposium Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. 1598-1603</w:t>
+              <w:t xml:space="preserve">DEXA ICT-GLOW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709178v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion Extraction Applied to Criteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+                <w:t xml:space="preserve">Comfort as a multidimensional preference model for energy efficiency control issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management SUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marburg / Lahn, Germany. pp.486-499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_44⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00732663v1</w:t>
+                <w:t xml:space="preserve">hal-00808621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comfort as a multidimensional preference model for energy efficiency control issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management SUM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coleit 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33362-0_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00808621v1</w:t>
+                <w:t xml:space="preserve">hal-00809072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de l'écologie industrielle et territoriale par une aide multicritère à la décision de groupe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coleit 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troys, France. pp.9</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809072v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'opinions appliquée à des critères</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
+                <w:t xml:space="preserve">A performance aggregation model for choosing a set of actions in a PETRA industrial improvement approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.453-458</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM' 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, METZ, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00798245v1</w:t>
+                <w:t xml:space="preserve">hal-00597142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t>
+                <w:t xml:space="preserve">Improving performances in a company when collective strategy comes up against individual interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology (Eusflat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808629v1</w:t>
+                <w:t xml:space="preserve">hal-00808625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria improvement of options</w:t>
+                <w:t xml:space="preserve">A dynamical model for simulating a debate outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Agents and Artificial Intelligence, ICAART 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rome, Italy. pp.31-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003126400310040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808605v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management decision-aiding with a fuzzy integral based Performance Measurement System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_34⟩</w:t>
+              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and "les rencontres francophones sur la Logique Floue et ses Applications" (LFA-2011), 18-22 July 2011, Aix-les-Bains, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp.636-643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
+                <w:t xml:space="preserve">hal-00647933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIRS-feedback, une méthode de reformulation utilisant une ontologie de domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15794,960 +15678,964 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la neuvième édition de la COnférence en Recherche d'Information et Applications CORIA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management decision-aiding with a fuzzy integral based Performance Measurement System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an Automatic Characterization of Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-2011) and "les rencontres francophones sur la Logique Floue et ses Applications" (LFA-2011), 18-22 July 2011, Aix-les-Bains, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp.636-643, </w:t>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.457-465, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647933v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00723579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance aggregation model for choosing a set of actions in a PETRA industrial improvement approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Multi-criteria improvement of options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management IESM' 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, METZ, France. 11 p</w:t>
+              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Annecy, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597142v1</w:t>
+                <w:t xml:space="preserve">hal-00808605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving performances in a company when collective strategy comes up against individual interests</w:t>
+                <w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Fuzzy Logic and Technology (Eusflat)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">ROADEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808625v1</w:t>
+                <w:t xml:space="preserve">hal-00809051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la performance : entre stratégie collective et intérêts individuels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preference and causal fuzzy models for manager's decision aiding in industrial performance improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint etienne, France. pp.2</w:t>
+              <w:t xml:space="preserve">2010 IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE 2010 IEEE Conference on Fuzzy Systems JULY 18-23, 2010, BARCELONA, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.Proceedings on CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809051v1</w:t>
+                <w:t xml:space="preserve">hal-00527726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preference and causal fuzzy models for manager's decision aiding in industrial performance improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE 2010 IEEE Conference on Fuzzy Systems JULY 18-23, 2010, BARCELONA, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.Proceedings on CD ROM</w:t>
+              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527726v1</w:t>
+                <w:t xml:space="preserve">hal-00487749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de proximités sémantiques pour améliorer la recherche et le rendu d'information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+                <w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21es Journées Francophones d'Ingénierie des Connaissances - IC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.ISBN : 978-2-911256-25-7</w:t>
+              <w:t xml:space="preserve">LFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487749v1</w:t>
+                <w:t xml:space="preserve">hal-00808626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle dynamique pour la simulation de l'issue d'un débat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Rico</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lannion, France. pp.8</w:t>
+              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808626v1</w:t>
+                <w:t xml:space="preserve">hal-00807590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life science - OBIRS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+                <w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT4LS - semantic web application and tools for life science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807590v1</w:t>
+                <w:t xml:space="preserve">hal-00808643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration multicritère d'options dans les systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16779,1046 +16667,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial and implementation aspects in the design of an industrial performance improvement project: Conflicts and complementarities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The translation of will into act: achieving a consensus between managerial decisions and operational abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.1</w:t>
+              <w:t xml:space="preserve">13th symposium on information control in manufacturing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Moscow, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808643v1</w:t>
+                <w:t xml:space="preserve">hal-00808630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translation of will into act: achieving a consensus between managerial decisions and operational abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Trousset</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th symposium on information control in manufacturing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Moscow, Russia. pp.1</w:t>
+              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808630v1</w:t>
+                <w:t xml:space="preserve">hal-00777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions in a Collaborative Decision-Making Process: Disturbances or Control Variables?</w:t>
+                <w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COGIS'09 - COGnitive systems with Interactive Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777857v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'influence pour le pilotage d'une décision de groupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of possibility distribution summary indicators in multi-criteria decision based on the Choquet integral: application to marketing of e-commerce organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigaud</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique floue et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.8</w:t>
+              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808617v1</w:t>
+                <w:t xml:space="preserve">hal-00808641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of possibility distribution summary indicators in multi-criteria decision based on the Choquet integral: application to marketing of e-commerce organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Afef Denguir</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées d'étude du management des technologies organisationnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808641v1</w:t>
+                <w:t xml:space="preserve">hal-00777852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'inﬂuence pour le pilotage d'une décision de groupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to improve the overall industrial performance in a multi-criteria context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rigaud</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications - LFA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Annecy, France</w:t>
+              <w:t xml:space="preserve">IPMU 2008, 12th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777852v1</w:t>
+                <w:t xml:space="preserve">hal-00353961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve the overall industrial performance in a multi-criteria context</w:t>
+                <w:t xml:space="preserve">Pilotage d'une démarche d'amélioration industrielle efficiente sous une hypothèse de performance agrégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2008, 12th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale de MOdélisation et SIMulation, MOSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353961v1</w:t>
+                <w:t xml:space="preserve">hal-00353900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'une démarche d'amélioration industrielle efficiente sous une hypothèse de performance agrégée</w:t>
+                <w:t xml:space="preserve">Interprétation de la contribution d'un critère dans le contexte d'une amélioration multicritère basée sur une intégrale de Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale de MOdélisation et SIMulation, MOSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">LFA'2007, Rencontres Francophones sur la Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353900v1</w:t>
+                <w:t xml:space="preserve">hal-00353902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-aiding functionalities for industrial performance improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Performance industrielle agrégée et amélioration optimale Une approche d'agrégation par l'intégrale de Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Federation of Automatic Control Conference on Management and Control of Production and Logistics (IFAC MCPL 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sibiu, Romania</w:t>
+              <w:t xml:space="preserve">5èmes journées Francophones de Recherche Opérationnelle (FRANCORO) et 8ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353962v1</w:t>
+                <w:t xml:space="preserve">hal-00353907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly optimal improvement of an overall industrial performance based on a fuzzy Choquet integral aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+                <w:t xml:space="preserve">The Escota's &amp;quot;SINERGIE&amp;quot; project : a hierarchical multicriteria evaluation process over finite scales for maintenance activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353964v1</w:t>
+                <w:t xml:space="preserve">hal-00353998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Système d'Aide à la Décision pour l'Evaluation et la Gestion du Patrimoine de la Société d'Autoroutes Escota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Sanchez</w:t>
+                <w:t xml:space="preserve">Decision-aiding functionalities for industrial performance improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">4th International Federation of Automatic Control Conference on Management and Control of Production and Logistics (IFAC MCPL 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sibiu, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353965v1</w:t>
+                <w:t xml:space="preserve">hal-00353962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multicritère sur une échelle finie pour la programmation d'opérations de maintenance chez l'autoroutier Escota</w:t>
               </w:r>
@@ -17843,51 +17705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes Dynamiques (JDMACS 2007),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17906,1297 +17768,1336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation de la contribution d'un critère dans le contexte d'une amélioration multicritère basée sur une intégrale de Choquet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-friendly optimal improvement of an overall industrial performance based on a fuzzy Choquet integral aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA'2007, Rencontres Francophones sur la Logique Floue et ses Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353902v1</w:t>
+                <w:t xml:space="preserve">hal-00353964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance industrielle agrégée et amélioration optimale Une approche d'agrégation par l'intégrale de Choquet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+                <w:t xml:space="preserve">Un Système d'Aide à la Décision pour l'Evaluation et la Gestion du Patrimoine de la Société d'Autoroutes Escota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées Francophones de Recherche Opérationnelle (FRANCORO) et 8ème congrès de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353907v1</w:t>
+                <w:t xml:space="preserve">hal-00353965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Escota's &amp;quot;SINERGIE&amp;quot; project : a hierarchical multicriteria evaluation process over finite scales for maintenance activities</w:t>
+                <w:t xml:space="preserve">A multi criteria evaluation over a finite scale for maintenance activities of a motorway operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICINCO 2007, 4th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Angers, France. pp.68-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001619500680076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353998v1</w:t>
+                <w:t xml:space="preserve">hal-00353963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi criteria evaluation over a finite scale for maintenance activities of a motorway operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Sanchez</w:t>
+                <w:t xml:space="preserve">Techniques d'optimisation pour la définition d'une démarche d'amélioration industrielle : une approche par analyse et agrégation des performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO 2007, 4th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes Dynamiques (JDMACS 2007),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0001619500680076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00353963v1</w:t>
+                <w:t xml:space="preserve">hal-00353910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'optimisation pour la définition d'une démarche d'amélioration industrielle : une approche par analyse et agrégation des performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Techniques d'optimisation et modèle d'agrégation pour l'outillage d'une démarche d'amélioration industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales Modélisation, Analyse et Conduite des Systèmes Dynamiques (JDMACS 2007),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Reims, France</w:t>
+              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Trois, Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353910v1</w:t>
+                <w:t xml:space="preserve">hal-00353993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'optimisation et modèle d'agrégation pour l'outillage d'une démarche d'amélioration industrielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Amélioration optimale d'une performance industrielle basée sur un modèle d'agrégation par l'intégrale de Choquet 2-additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI 2007, 7ème Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Trois, Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353993v1</w:t>
+                <w:t xml:space="preserve">hal-00353905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration optimale d'une performance industrielle basée sur un modèle d'agrégation par l'intégrale de Choquet 2-additive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Integration of comparison and explanation functionalities in the benchmarking activities of e-commerce organisation through a possibilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nîmes, France</w:t>
+              <w:t xml:space="preserve">SIGEF'06, 13ème Congress of International Association for Fuzzy-Set Management and Economy: Optimization techniques: Fuzziness and nonlinearity for management and economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353905v1</w:t>
+                <w:t xml:space="preserve">hal-00353999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of comparison and explanation functionalities in the benchmarking activities of e-commerce organisation through a possibilistic framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Denguir</w:t>
+                <w:t xml:space="preserve">An Information Processing System for Patrimony Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGEF'06, 13ème Congress of International Association for Fuzzy-Set Management and Economy: Optimization techniques: Fuzziness and nonlinearity for management and economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353999v1</w:t>
+                <w:t xml:space="preserve">hal-00354010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information Processing System for Patrimony Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Sanchez</w:t>
+                <w:t xml:space="preserve">A diagnosis and monitoring support system for marketing activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mahieu</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354010v1</w:t>
+                <w:t xml:space="preserve">hal-00354013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnosis and monitoring support system for marketing activities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for UML Modeling and Formal Verification of Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on multiple criteria decision making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354013v1</w:t>
+                <w:t xml:space="preserve">hal-00354001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for UML Modeling and Formal Verification of Real-Time Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse multicritere et integration de fonctionalités Explicatives dans un systeme de e-recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nawal Addouche</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence for Modelling, Control and Automation (CIMCA06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">6e Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354001v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritere et integration de fonctionalités Explicatives dans un systeme de e-recommandation</w:t>
+                <w:t xml:space="preserve">E-Commerce site evaluations, comparisons and recommendations within a possibilistic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">IPMU 2006, 11th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354016v1</w:t>
+                <w:t xml:space="preserve">hal-00354007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Commerce site evaluations, comparisons and recommendations within a possibilistic framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How deriving benefits from expert advices to make the right choice in multi-criteria decisions based on the Choquet integral?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2006, 11th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">European workshop on the Use of Expert Judgement in Decision-Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354007v1</w:t>
+                <w:t xml:space="preserve">hal-00354023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of Uncertainty by the Possibility Theory in a Choquet Integral Based Aggregation for an E-Business Website Choice Support</w:t>
               </w:r>
@@ -19271,1888 +19172,1793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Extended UML Models and Formal Methods to Analyze Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Antoine</w:t>
+                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safecomp 2005, Computer safety, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Fredrikstad, Norway</w:t>
+              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354025v1</w:t>
+                <w:t xml:space="preserve">hal-00354026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
+                <w:t xml:space="preserve">Combining Extended UML Models and Formal Methods to Analyze Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Safecomp 2005, Computer safety, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Fredrikstad, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353914v1</w:t>
+                <w:t xml:space="preserve">hal-00354025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling uncertainty in a multi-criteria decision-making support system: Application to the E-recommendation website</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Plantié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Meimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eusflat-LFA 2005, Joint 4th Eusflat &amp; 11th LFA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelon, Spain</w:t>
+              <w:t xml:space="preserve">DEFI DEFT05 : une approche par classifieur de Bayes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354018v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movies recommenders systems: automation of the information and evaluation phases in a multi-criteria decision-making process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Plantié</w:t>
+                <w:t xml:space="preserve">Handling uncertainty in a multi-criteria decision-making support system: Application to the E-recommendation website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Database and Expert Systems Applications, DEXA'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Eusflat-LFA 2005, Joint 4th Eusflat &amp; 11th LFA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354026v1</w:t>
+                <w:t xml:space="preserve">hal-00354018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How deriving benefits from expert advices to make the right choice in multi-criteria decisions based on the Choquet integral?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic Model Checking for Dependability Properties of Stochastic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European workshop on the Use of Expert Judgement in Decision-Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tri City, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354023v1</w:t>
+                <w:t xml:space="preserve">hal-00354029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Model Checking for Dependability Properties of Stochastic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Antoine</w:t>
+                <w:t xml:space="preserve">Handling uncertainty in a MCDM Process for an e-business website choice support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tri City, Poland</w:t>
+              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354029v1</w:t>
+                <w:t xml:space="preserve">hal-00354030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling uncertainty in a MCDM Process for an e-business website choice support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afef Denguir</w:t>
+                <w:t xml:space="preserve">Industrial performance improvement: efficacy and efficiency measurement issued from a Choquet integral aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro working group workshop on Multi Criteria Decision Aiding, (MCDA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354030v1</w:t>
+                <w:t xml:space="preserve">hal-00354028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial performance improvement: efficacy and efficiency measurement issued from a Choquet integral aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Decision Explanation and Risk Evaluation in a Multi Criteria Decision making System for an Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Euro working group workshop on Multi-Criteria Decision Aiding (MCDA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354028v1</w:t>
+                <w:t xml:space="preserve">hal-00354031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Explanation and Risk Evaluation in a Multi Criteria Decision making System for an Organization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decision-Making Support System for Organization Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro working group workshop on Multi-Criteria Decision Aiding (MCDA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">20th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354031v1</w:t>
+                <w:t xml:space="preserve">hal-00354032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation of Quantitative UML models Using Continuous Time Markov Chains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Dependability Analysis with UML and Probabilistic Timed Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Conference on Management and Control of Production and Logistics (IFAC MCPL 04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354035v1</w:t>
+                <w:t xml:space="preserve">hal-00354036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Analysis with UML and Probabilistic Timed Automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Formalisation of Quantitative UML models Using Continuous Time Markov Chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Symposium on Software Reliability Engineering (ISSRE 04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Third Conference on Management and Control of Production and Logistics (IFAC MCPL 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354036v1</w:t>
+                <w:t xml:space="preserve">hal-00354035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Interactive Decision-Making Support System for Organization Management and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Gharbi</w:t>
+                <w:t xml:space="preserve">Julien Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354037v1</w:t>
+                <w:t xml:space="preserve">hal-00354040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Decision-Making Support System for Organization Management and Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tardy</w:t>
+                <w:t xml:space="preserve">Djamel Gharbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354040v1</w:t>
+                <w:t xml:space="preserve">hal-00354037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-Making Support System for Organization Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information System and Decisional Risk Control for a Cybernetic Modeling of Project Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354032v1</w:t>
+                <w:t xml:space="preserve">hal-00354039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information System and Decisional Risk Control for a Cybernetic Modeling of Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+                <w:t xml:space="preserve">UML Models for Dependability Analysis of Real-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences, MCO'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">SMC04, IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354039v1</w:t>
+                <w:t xml:space="preserve">hal-00354034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML Models for Dependability Analysis of Real-Time Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Antoine</w:t>
+                <w:t xml:space="preserve">Elucidation and risk expressions of a movie recommendation based on a multi-criteria aggregation with a Choquet integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC04, IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">IPMU 2004, 10th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354034v1</w:t>
+                <w:t xml:space="preserve">hal-00354038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation and risk expressions of a movie recommendation based on a multi-criteria aggregation with a Choquet integral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
+                <w:t xml:space="preserve">Contrôle de la dynamique d'un processus décisionnel par la phase d'information : Application la gestion d'un appel d'offres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Denguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2004, 10th International Conference on Information processing and Management of uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Application, LFA'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354038v1</w:t>
+                <w:t xml:space="preserve">hal-00353916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la dynamique d'un processus décisionnel par la phase d'information : Application la gestion d'un appel d'offres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tardy</w:t>
+                <w:t xml:space="preserve">A cybernetic modeling of a multi-criteria decision process in organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Application, LFA'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nantes, France</w:t>
+              <w:t xml:space="preserve">EURO XX 20th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Island of Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353916v1</w:t>
+                <w:t xml:space="preserve">hal-00354033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cybernetic modeling of a multi-criteria decision process in organization</w:t>
-[...85 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A project decision support system based on an elucidative fusion system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Akharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21167,51 +20973,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIFTH INTERNATIONAL CONFERENCE ON INFORMATION FUSION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, ANNAPOLIS, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21221,65 +21027,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cautious Regression To Predict Return To Play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binbin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21320,422 +21126,422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WUML 2025 - Workshop on Uncertainty in Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Milan, Italy. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning approach for predicting injury in soccer from external and internal training loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Perrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2019 - 18th Congress of the ACAPS in Paris, from the 29 - 31 October,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de catégorisation conceptuelle des formations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nader Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roussey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. , pp.241-244, Actes IC 2017 28es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour l'extraction non supervisée de critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Plantié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.325-326, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00816295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21745,51 +21551,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Similarity from Natural Language and Ontology Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21810,105 +21616,105 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8 (1), pp.254, 2015, Synthesis Lectures on Human Language Technologies, Graeme Hirst, 978-1-62705-446-1. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan &amp; Claypool publishers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.2200/S00639ED1V01Y201504HLT027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Instances from Text and Knowledge Representation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21933,70 +21739,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 (1), pp.1 - 254, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2200/s00639ed1v01y201504hlt027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22006,445 +21812,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Sections and Entities in Court Decisions Using HMM and CRF Graphical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Tagny Ngompé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-86, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Reasoning: A Tool for Human–Machine Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Human-Machine Cooperation Systems, Edited by Patrick Millot, ISBN: 9781848216853, 416 pp., ISTE Press, Wiley</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118984390.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement causal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie des systèmes homme-machine- conception et coopération, sous la direction de P.Millot, IC2 Traité Systèmes Automatisés, Ed. Hermès, Lavoisier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Time-Varying Model to Simulate a Collective Decisional Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 271, Springer Berlin Heidelberg; Springer, pp.56-71, 2013, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29966-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ontology based information retrieval systems may benefit from lexical text analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22466,114 +22272,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohameth-François Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oltramari, Alessandro; Vossen, Piek; Qin, Lu; Hovy, Eduard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends of Research in Ontologies and Lexical Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Springer, pp.209-230, 2013, Theory and Applications of Natural Language Processing, 978-3-642-31781-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning of maintenance operations for a motorway operator based upon multicriteria evaluations over a finite scale and sensitivity analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22582,446 +22388,446 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering, Informatics in Control, Automation and Robotics, Selected Papers from the International Conference on Informatics in Control, Automation and Robotics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.23-35, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement causal pour la supervision et la communication Homme Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Gentil, coordinateur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision des procédés complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Sciences Publications, p. 353-416, 2007, Traité Ic2 Série Systèmes Automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement causal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La supervision des systèmes industriels complexes, sous la direction de S.Gentil, Ed. Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La supervision homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Sciences et Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Techniques de l'ingénieur, pp.22, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et interprétation d'alarmes en milieu industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Travé-Massuyès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 6emes Journées nationales du PRC-GDR Intelligence artificielle, Ed. Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23031,501 +22837,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - études KNOLEUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
+                <w:t xml:space="preserve">Manuel Vera Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Vera Marquez</w:t>
+                <w:t xml:space="preserve">Antonio Luis Castillo Palomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Luis Castillo Palomino</w:t>
+                <w:t xml:space="preserve">Marinella Kanella Katsilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinella Kanella Katsilieri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Georgia Paloglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008, 18 p</w:t>
+              <w:t xml:space="preserve">2008, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812127v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNOLEUM, paisajes del olivo - Red mediterránea de desarrollo local sostenible en las tierras del olivo - estudio V: estrategias para el desarrollo (síntesis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
+                <w:t xml:space="preserve">KNOLEUM, réseau méditerranéen de développement local durable dans les territoires de l'olivier - étude V : stratégies de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Martin</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00812188v1</w:t>
+                <w:t xml:space="preserve">hal-00812127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNOLEUM, paysages de l'olivier - étude V : stratégies de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Le Manchec</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Lompré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 114 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23535,51 +23341,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Measures for the Comparison of Units of Language, Concepts or Entities from Text and Knowledge Base Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Harispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23614,51 +23420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23668,51 +23474,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for assessment of MSWM applied to Southern Europe areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23721,65 +23527,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Montmain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00838755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId443"/>
+      <w:footerReference w:type="default" r:id="rId442"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23847,51 +23653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBFD1902"/>
+    <w:nsid w:val="EFBCEF97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23995,51 +23801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CF61F8CB"/>
+    <w:nsid w:val="55C1CD7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24143,51 +23949,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B66CBE54"/>
+    <w:nsid w:val="587E7269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24291,51 +24097,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="82621394"/>
+    <w:nsid w:val="5C0FFD78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24439,51 +24245,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="60B140EE"/>
+    <w:nsid w:val="865654B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24587,51 +24393,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3CAE07C8"/>
+    <w:nsid w:val="6DC860CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24833,51 +24639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-montmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0918-5788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097727776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.montmain@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-022-00426-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1227-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00566019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDATS.2011.038805" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2008.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.11.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2006.02.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S56WTNV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353891v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353871v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.873803" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353895v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933717v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montmain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.10.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.833335" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931751v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(00)00024-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTMZK4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(99)00170-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV37RJP1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leyval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(94)90029-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QCSD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931756v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penalva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudouneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.236481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198764v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb Salah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.167" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05263135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152150" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04934153v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04810510v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01180101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252028v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224231v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iesm.2015.7380191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063300630076" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933894v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_43" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808618v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709178v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808621v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_37" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00647933v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.48" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00597142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00527726v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808639v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808630v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808641v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353961v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353900v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353962v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353965v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353908v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353998v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001619500680076" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353910v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353905v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353999v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354010v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354013v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354001v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Antoine" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354016v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354007v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354018v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354023v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354029v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354030v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354028v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354031v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354036v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354040v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardy" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354032v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354039v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354034v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353916v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354033v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263814v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akharraz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933702v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch6" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933706v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353846v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118304v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933716v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353781v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838755v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-montmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0918-5788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/097727776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jacky.montmain@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05055721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Elimam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3560838" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05443376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Bhor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Danlos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04239676v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Ajra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perrey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1270405" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03638222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mensonides" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Thireau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.29" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03830607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pdig.0000115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Imbach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Candau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-022-00426-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03019787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.105258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny-Ngomp&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zambrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/stats3040027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vallance" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10155261" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-016-1227-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479299v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.19.2-3.53-73" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt581" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/int.21627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3W0J6KN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059534v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S&#225;nchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2013.11.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00566019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDATS.2011.038805" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798663v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.2.41-62" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD52145185FFB4C8E053B8BA33E7AEFAEC1F049A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353812v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sanchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2008.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353774v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Denguir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.11.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Sahraoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353853v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574255" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2006.02.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Akharraz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S56WTNV4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2006.873803" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Planti&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353891v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933717v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gentil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montmain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2004.10.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931749v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.835010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2004.833335" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(00)00024-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVTMZK4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931752v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0967-0661(99)00170-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV37RJP1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cauvin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dousson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laborie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmaint" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931754v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Leyval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4754(94)90029-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-353QCSD7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931756v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penalva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coudouneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/64.236481" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931760v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198764v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Taleb Salah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.167" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05305082v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dupuy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16708-8_17" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05383866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05263135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourraz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152150" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04777737v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Cellier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daumas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chambas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04660833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613592" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04810510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04934153v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663661v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-74003-9_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202558v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryeme Hassouna" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870887" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03711235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_15" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03466852v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03531261v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Maheu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACIIW52867.2021.9666318" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969157v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Poncelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vasquez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02529955v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177539" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913759v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177721" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02969311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat-19.2019.95" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299144v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098628v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744137" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34770-3_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294352v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_26" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923251v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556487v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadie Sow" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995301" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Sow" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995298" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngompe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mussard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Tagny Ngomp&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medjkoune Massissilia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain&#61472;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2094" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663958v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40581-0_34" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484994v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2912845.2912873" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926547v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547139" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933811v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850024" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099369v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dalhoumi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26532-2_12" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178892v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01180101v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740073v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933848v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Derosiere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146576" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933875v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933847v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon Leroy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252028v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929469v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224231v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iesm.2015.7380191" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2015.7337964" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112600v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059564v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07983-7_37" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063300630076" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08855-6_30" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933884v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2014.100" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_43" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059573v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08852-5_2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113309v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933890v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_55" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061669v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934211v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107319v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41033-8_98" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SD9JMP85-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732663v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_44" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808636v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797173v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808621v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33362-0_37" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798245v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00597142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003126400310040" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00647933v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.48" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746138v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723579v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_34" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808605v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00527726v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487749v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808626v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807590v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808643v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808639v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808630v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777857v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808617v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808641v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777852v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353961v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353900v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353902v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353998v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353962v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353908v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353964v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353963v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001619500680076" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353910v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353993v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353905v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353999v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354010v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354001v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Antoine" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Addouche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354016v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354007v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354023v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354026v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354025v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353914v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meimouni" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354018v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354029v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354030v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354028v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354031v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354036v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354035v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354040v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tardy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354039v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354034v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354038v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354033v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263814v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akharraz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04973638v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416517v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nader Jelassi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816295v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288380v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.morganclaypool.com/doi/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S00639ED1V01Y201504HLT027" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04231424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/s00639ed1v01y201504hlt027" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292955v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933702v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933706v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808600v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29966-7_4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118304v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933716v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353781v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933720v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Trav&#233;-Massuy&#232;s" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cauvin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812164v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vera Marquez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Luis Castillo Palomino" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Kanella Katsilieri" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Paloglou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lompr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812127v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812100v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485038v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838755v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>