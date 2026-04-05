--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -327,295 +327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Allis Shad Alosa alosa (Clupeidae) Would Not Be Euryphagous: An Assessment of Juvenile Diet and Prey Selectivity under Riverine-Type Conditions</w:t>
+                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Baumann</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aries</w:t>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Philip</w:t>
+                <w:t xml:space="preserve">Lucie Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (ID 2499126), 9 p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2023/2499126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289966v1</w:t>
+                <w:t xml:space="preserve">hal-04213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
+                <w:t xml:space="preserve">Young Allis Shad Alosa alosa (Clupeidae) Would Not Be Euryphagous: An Assessment of Juvenile Diet and Prey Selectivity under Riverine-Type Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Loic Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (ID 2499126), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/2499126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213772v1</w:t>
+                <w:t xml:space="preserve">hal-04289966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thorium on bacterial, microalgal and micromeiofaunal community structures in a periphytic biofilm</w:t>
               </w:r>
@@ -640,51 +640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -744,51 +744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-meiofauna morphofunctional traits linked to trophic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,51 +874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diatom growth kinetics under combined pressures of microalgal competition, predation and chemical stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,51 +1004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Traunspurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1093,572 +1093,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of free-living nematode species to imidacloprid and diuron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doose</w:t>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Majdi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ivb.12272⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609825v1</w:t>
+                <w:t xml:space="preserve">hal-04406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Zirconium on Freshwater Periphytic Microorganisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Tolerance of free-living nematode species to imidacloprid and diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments6100111⟩</w:t>
+              <w:t xml:space="preserve">Invertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (4), pp.e12272-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ivb.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399538v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of Zirconium on Freshwater Periphytic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1474800⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments6100111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609292v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Funosas-Planas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (1), pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1474800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406201v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who eats who in biofilms? Exploring the drivers of microalgal and micro-meiofaunal abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1731,51 +1731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32, p. 13 - p. 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1826,1043 +1826,1043 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226455v1</w:t>
+                <w:t xml:space="preserve">hal-05485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485431v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Exposition d'un biofilm de rivière au cuivre : bioaccumulation, effets sur les profils en acides gras et sur la composition taxonomique de la micro-méiofaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gardebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie du Chapitre Saint-Laurent et EcotoQ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC; ECOTOQ, May 2024, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569623v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380168v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition d'un biofilm de rivière au cuivre : bioaccumulation, effets sur les profils en acides gras et sur la composition taxonomique de la micro-méiofaune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Gardebled</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie du Chapitre Saint-Laurent et EcotoQ 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC; ECOTOQ, May 2024, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033402v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173277v1</w:t>
+                <w:t xml:space="preserve">hal-04332027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2921,751 +2921,751 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
+                <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Madru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317452v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332027v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pesticide pressure affect the grazing behaviour of chironomids on microalgae?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of thorium on periphytic biofilm community, taxonomic structures, nutritional quality, and its trophic transfer to the snail Lymnaea sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Traunspurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136762v1</w:t>
+                <w:t xml:space="preserve">hal-03136755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thorium on periphytic biofilm community, taxonomic structures, nutritional quality, and its trophic transfer to the snail Lymnaea sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does pesticide pressure affect the grazing behaviour of chironomids on microalgae?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Traunspurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136755v1</w:t>
+                <w:t xml:space="preserve">hal-03136762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+                <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">17th Meiofauna Conference - SeventIMCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136746v1</w:t>
+                <w:t xml:space="preserve">hal-02609723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3701,579 +3701,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Wagner</w:t>
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meiofauna Conference - SeventIMCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal. pp.54</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609723v1</w:t>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des diatomées au menu ! Préférences gastronomiques de larves de chironomes, et impact d'une contamination toxique</w:t>
+                <w:t xml:space="preserve">Selective grazing behaviour of chironomids between three microalgal species under pesticide pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Demailly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
+              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608052v1</w:t>
+                <w:t xml:space="preserve">hal-02607688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du zirconium sur les communautés de microorganismes périphytiques d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Colloque du Chapitre Saint-Laurent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Québec, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective grazing behaviour of chironomids between three microalgal species under pesticide pressure</w:t>
+                <w:t xml:space="preserve">Des diatomées au menu ! Préférences gastronomiques de larves de chironomes, et impact d'une contamination toxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.68</w:t>
+              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607688v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4315,90 +4315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4453,90 +4453,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4686,51 +4686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predation, competition and chemical stressors in freshwater biofilm: synergism or antagonism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4781,51 +4781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4876,90 +4876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in periphytic community induced by environmental exposure to diuron and/or imidacloprid depends on seasonal variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.71</w:t>
@@ -5001,51 +5001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who eats who in biofilms? Exploring the drivers of microalgal and micro-meiofaunal abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5096,51 +5096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédation, compétition et stress chimique dans les biofilms d’eau douce : synergie ou antagonisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5316,64 +5316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions diatomées et microméiofaune benthique en cours d'eau contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5437,51 +5437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès STIC Environnement 2007, Lyon, 13-15 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5627,51 +5627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la télétransmission de données pour la modélisation du traitement des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Marquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5735,51 +5735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées information eaux JIE 2002, 18-20 septembre 2002, Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Poitiers, France. pp.82.1-82.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5830,51 +5830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international sur le traitement des effluents vinicoles, Bordeaux, 5-7 mai 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Bordeaux, France. pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5925,855 +5925,855 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">AQUAECOMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098881v1</w:t>
+                <w:t xml:space="preserve">hal-05029650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaecomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029670v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AQUAECOMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
+              <w:t xml:space="preserve">Aquaecomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029650v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l'ADN environnemental et de la microscopie pour évaluer la diversité de la microméiofaune : Étude en microcosme sur l'impact du cuivre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+                <w:t xml:space="preserve">Christine Gazeau-Nadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892881v1</w:t>
+                <w:t xml:space="preserve">hal-05032744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm exposure to copper: bioaccumulation and effects on fatty acid profiles and micromeiofauna taxonomic composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gardebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Freshwater Science. Annual Meeting. 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Philadelphia, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Intégration de l'ADN environnemental et de la microscopie pour évaluer la diversité de la microméiofaune : Étude en microcosme sur l'impact du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gardebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chèvre</w:t>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032744v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of contaminants on taxonomic composition of micromeiofauna present in biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gardebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Baillergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Canadian Ecotoxicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Ottawa, Canada. 2023</w:t>
@@ -6796,178 +6796,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium impact on freshwater periphytic communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Doose</w:t>
+                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">10ème Symposium de Morphométrie et Évolution des Formes (SMEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607473v1</w:t>
+                <w:t xml:space="preserve">hal-02607841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6992,103 +6992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association française de Limnologie (AFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1, 2018</w:t>
@@ -7111,260 +7111,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in the sensitivity of nematodes species towards imidacloprid and diuron</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Zirconium impact on freshwater periphytic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607687v1</w:t>
+                <w:t xml:space="preserve">hal-02607473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Variability in the sensitivity of nematodes species towards imidacloprid and diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Symposium de Morphométrie et Évolution des Formes (SMEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607841v1</w:t>
+                <w:t xml:space="preserve">hal-02607687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t>
               </w:r>
@@ -7469,234 +7469,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés micro-algales : effets de la matière organique dissoute et des pesticides sur l’activité photosynthétique et la composition taxonomique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
+                <w:t xml:space="preserve">Différentiation morphologique et calcul des biovolumes de Gomphonema gracile à l’aide du Flowcam®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Maurer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EC2CO de restitution des projets et de prospective de l’Action thématique ECODYN - ECOtoxicologie, EcoDYNamique des contaminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">34ème colloque de l’ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602128v1</w:t>
+                <w:t xml:space="preserve">hal-02602565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentiation morphologique et calcul des biovolumes de Gomphonema gracile à l’aide du Flowcam®</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+                <w:t xml:space="preserve">Communautés micro-algales : effets de la matière organique dissoute et des pesticides sur l’activité photosynthétique et la composition taxonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ezzedine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème colloque de l’ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">Séminaire EC2CO de restitution des projets et de prospective de l’Action thématique ECODYN - ECOtoxicologie, EcoDYNamique des contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602565v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7727,51 +7727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolifération filamenteuse en boues activées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Juzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7815,533 +7815,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309233v1</w:t>
+                <w:t xml:space="preserve">hal-03602225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Funosas-Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309174v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline François</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03602225v1</w:t>
+                <w:t xml:space="preserve">hal-04309174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'identification du zooplancton et des invertébrés des eaux douces Dans les rivières artificielles de l'installation expérimentale de Saint- Seurin-Sur-L'isle (33) et les contenus stomacaux de juvéniles d'Aloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8376,90 +8376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8498,64 +8498,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et mesures des capacités de thermorégulation de la salle expérimentale du hall technique d'Irstea de Cestas. Températures de consigne : de 10°C à 25°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8586,103 +8586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8721,77 +8721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydrobiologique du Luzou, année 2014 : communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Irstea. 2014, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -8807,254 +8807,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un bioréacteur à membrane en zone de montagne. Station de Gouaux de Larboust (31)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'un bioréacteur à membranes en zone littorale Station de Marennes (17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] Irstea. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Irstea. 2013, 106 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155781v1</w:t>
+                <w:t xml:space="preserve">hal-03155791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un bioréacteur à membranes en zone littorale Station de Marennes (17)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Husson</w:t>
+                <w:t xml:space="preserve">Evaluation d'un bioréacteur à membrane en zone de montagne. Station de Gouaux de Larboust (31)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] Irstea. 2013, 106 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Irstea. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155791v1</w:t>
+                <w:t xml:space="preserve">hal-03155781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station d’épuration par bioréacteur à membrane de la commune de Gouaux de Larboust : bilan du suivi de février à avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9141,51 +9141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9263,51 +9263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9342,51 +9342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station d'épuration par lagunage naturel des Saintes Maries de Mer, bilan du suivi printemps-été 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9402,237 +9402,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire de la station d'épuration de la cuma des deux cotes Villeneuve (33)</w:t>
+                <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire du réacteur membranaire 2 à la station d'épuration du Bono (56)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2007, pp.39</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607014v1</w:t>
+                <w:t xml:space="preserve">hal-02607001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire du réacteur membranaire 2 à la station d'épuration du Bono (56)</w:t>
+                <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire de la station d'épuration de la cuma des deux cotes Villeneuve (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2007, pp.30</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2007, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607001v1</w:t>
+                <w:t xml:space="preserve">hal-02607014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation assessment on long term of two full-scale membrane bioreactor systems: performances and constraints</w:t>
               </w:r>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Cemagref. 2006, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -9736,51 +9736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -9802,51 +9802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire à la station d'épuration de Castillonnes (47)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9907,51 +9907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2003, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -9986,51 +9986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la campagne de mesures de Juillet et Août 2003 à la station d'épuration de Biscarrosse-plage : Evaluation des capacités de traitement avec des charges organiques dépassant 65% de la charge nominale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2003, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -10046,517 +10046,517 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration d'Izon (33)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Razac (24)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] Compte rendu n°127, IRSTEA. 2002, 24 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2002, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607119v1</w:t>
+                <w:t xml:space="preserve">hal-02607009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Saïx (81)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration d'Izon (33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2002, pp.25</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Compte rendu n°127, IRSTEA. 2002, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607004v1</w:t>
+                <w:t xml:space="preserve">hal-02607119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Razac (24)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Saïx (81)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2002, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2002, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607009v1</w:t>
+                <w:t xml:space="preserve">hal-02607004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Rodez Bénéchou (12)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Condom (32)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2001, pp.35</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2001, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607010v1</w:t>
+                <w:t xml:space="preserve">hal-02607003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Condom (32)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Rodez Bénéchou (12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2001, pp.29</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2001, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607003v1</w:t>
+                <w:t xml:space="preserve">hal-02607010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un procédé d'osmose inverse suivi d'un filtre immergé planté de roseaux pour le traitement des effluents vinicoles : suivi de l'installation &amp;quot; Indagro &amp;quot; de château Arnauld à Arcins en Médoc (33), lors des vendanges et soutirages 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10600,51 +10600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2000, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -10679,51 +10679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé d'épuration Eparco pour le traitement des effluents vinicoles : suivi complémentaire de l'installation du château Malartic-Lagravière à Léognan (33) lors des vendanges 1999, bilan global après un an de fonctionnnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,51 +10767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10842,51 +10842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un procédé biologique aérobie compact par bassins en série pour le traitement des effluents vinicoles : suivi de l'installation Boccard - EEIS de la cave coopérative de Saint Brice (33) lors des vendanges et soutirages 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10898,102 +10898,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un procédé double étage (méthanisation lit de boue + boues activées) pour le traitement des effluents vinicoles : suivi de l'installation de Château Bonnet à Grézillac (33) lors des vendanges 1997 et de la vinification 1997-1998</w:t>
+                <w:t xml:space="preserve">Evaluation du procédé d'épuration Eparco pour le traitement des effluents vinicoles : suivi de l'installation du Château Malartic-Lagravière à Léognan (33) d'octobre 1998 à mars 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1999, pp.103</w:t>
+              <w:t xml:space="preserve">irstea. 1999, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578853v1</w:t>
+                <w:t xml:space="preserve">hal-02578732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé boues activées SODEV type viti300 : traitement des effluents du Château Philippon à Cleyrac (33), janvier à mars 1999</w:t>
               </w:r>
@@ -11005,51 +11005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11080,51 +11080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé d'épuration Cascade de la société Vaslin-Bucher pour le traitement des effluents vinicoles : suivi de l'installation du domaine de Chevalier à Léognan (33) d'octobre 1998 à mars 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11136,102 +11136,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du procédé d'épuration Eparco pour le traitement des effluents vinicoles : suivi de l'installation du Château Malartic-Lagravière à Léognan (33) d'octobre 1998 à mars 1999</w:t>
+                <w:t xml:space="preserve">Evaluation d'un procédé double étage (méthanisation lit de boue + boues activées) pour le traitement des effluents vinicoles : suivi de l'installation de Château Bonnet à Grézillac (33) lors des vendanges 1997 et de la vinification 1997-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1999, pp.40</w:t>
+              <w:t xml:space="preserve">irstea. 1999, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578732v1</w:t>
+                <w:t xml:space="preserve">hal-02578853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Nantes-Tougas (44) le 9 juillet 1998</w:t>
               </w:r>
@@ -11243,51 +11243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 1998, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -11303,458 +11303,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.1 Evaluation de la filière boues activées double étage, suivi de l'installation de Rauzan (33)</w:t>
+                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.2 Evaluation de la filière Vinipur + boues activées, suivi de l'installation de Saint Emilion (33) en 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1997, pp.80</w:t>
+              <w:t xml:space="preserve">irstea. 1997, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578850v1</w:t>
+                <w:t xml:space="preserve">hal-02578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.2 Evaluation de la filière Vinipur + boues activées, suivi de l'installation de Saint Emilion (33) en 1995</w:t>
+                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.1 Evaluation de la filière boues activées double étage, suivi de l'installation de Rauzan (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1997, pp.91</w:t>
+              <w:t xml:space="preserve">irstea. 1997, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578849v1</w:t>
+                <w:t xml:space="preserve">hal-02578850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Lacanau (33)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances de plusieurs procédés de traitement des effluents vinicoles au cours des quatre mois de pointe d'activité : t.1 Cas des boues activées double étage à la cave de Rauzan (33) : t.2 Cas des boues activées avec bassins en série à la cave d'Espiet (33) : t.3 Cas de la méthanisation à la cave de Marcillac (33) : t.4 Cas du bassin de stockage de la cave de Geaune (40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Compte-rendu n° 102, IRSTEA. 1996, 10 p</w:t>
+              <w:t xml:space="preserve">irstea. 1996, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607005v1</w:t>
+                <w:t xml:space="preserve">hal-02574397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des effluents vinicoles de chais : première évaluation du système boues activées avec bassins en série. Suivi de la station pilote de château Cablanc (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances de plusieurs procédés de traitement des effluents vinicoles au cours des quatre mois de pointe d'activité : t.1 Cas des boues activées double étage à la cave de Rauzan (33) : t.2 Cas des boues activées avec bassins en série à la cave d'Espiet (33) : t.3 Cas de la méthanisation à la cave de Marcillac (33) : t.4 Cas du bassin de stockage de la cave de Geaune (40)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Lacanau (33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Compte-rendu n° 102, IRSTEA. 1996, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cornet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02574397v1</w:t>
+                <w:t xml:space="preserve">hal-02607005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des rejets des caves vinicoles : mesure de la charge polluante de la cave coopérative de Geaune (33) : campagne de mesure du 17 au 20 octobre 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1995, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11811,51 +11811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 1995, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -11877,51 +11877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la charge polluante à la cave du Sieur d'Arques, Limoux (11) : Campagnes de mesure du 14 au 17 septembre 1993 : Compte rendu n°94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 1994, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -12033,51 +12033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2245DF69"/>
+    <w:nsid w:val="38C41739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12264,51 +12264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-vedrenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9313-4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/2499126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607688v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cerisier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033354v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607841v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maurer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602565v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ari&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155791v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593881v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607014v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gregoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607001v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607004v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579381v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578732v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578850v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578849v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574397v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602764v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-vedrenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9313-4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/2499126" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cerisier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maurer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ari&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593881v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gregoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607009v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579381v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578732v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578849v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602764v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>