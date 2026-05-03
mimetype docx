--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -327,295 +327,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
+                <w:t xml:space="preserve">Young Allis Shad Alosa alosa (Clupeidae) Would Not Be Euryphagous: An Assessment of Juvenile Diet and Prey Selectivity under Riverine-Type Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Loic Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrien Aries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (ID 2499126), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2023/2499126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213772v1</w:t>
+                <w:t xml:space="preserve">hal-04289966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Allis Shad Alosa alosa (Clupeidae) Would Not Be Euryphagous: An Assessment of Juvenile Diet and Prey Selectivity under Riverine-Type Conditions</w:t>
+                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Baumann</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aries</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+                <w:t xml:space="preserve">Lucie Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Philip</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ichthyology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (ID 2499126), 9 p. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2023/2499126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289966v1</w:t>
+                <w:t xml:space="preserve">hal-04213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of thorium on bacterial, microalgal and micromeiofaunal community structures in a periphytic biofilm</w:t>
               </w:r>
@@ -640,51 +640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -744,51 +744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-meiofauna morphofunctional traits linked to trophic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,51 +874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diatom growth kinetics under combined pressures of microalgal competition, predation and chemical stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1004,51 +1004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Traunspurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1093,572 +1093,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance of free-living nematode species to imidacloprid and diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">C. Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">N. Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
+              <w:t xml:space="preserve">Invertebrate Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (4), pp.e12272-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ivb.12272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406201v1</w:t>
+                <w:t xml:space="preserve">hal-02609825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of free-living nematode species to imidacloprid and diuron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Impact of Zirconium on Freshwater Periphytic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invertebrate Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ivb.12272⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments6100111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609825v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Zirconium on Freshwater Periphytic Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Doose</w:t>
+                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environments6100111⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (1), pp.32-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1474800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399538v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cerisier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lavoie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166 (1), pp.32-40. </w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1474800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609292v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who eats who in biofilms? Exploring the drivers of microalgal and micro-meiofaunal abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1731,51 +1731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32, p. 13 - p. 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,1077 +1792,1077 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00465492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
+              <w:t xml:space="preserve">RRI Tackling global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485431v1</w:t>
+                <w:t xml:space="preserve">hal-05602121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+                <w:t xml:space="preserve">Impact de la pollution lumineuse et chimique sur le biofilm aquatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Madru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">Groupement De Recherche Biofouling et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition d'un biofilm de rivière au cuivre : bioaccumulation, effets sur les profils en acides gras et sur la composition taxonomique de la micro-méiofaune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Gardebled</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Comte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie du Chapitre Saint-Laurent et EcotoQ 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC; ECOTOQ, May 2024, Quebec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05033402v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569623v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380168v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">Exposition d'un biofilm de rivière au cuivre : bioaccumulation, effets sur les profils en acides gras et sur la composition taxonomique de la micro-méiofaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Gardebled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Moreira</w:t>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque conjoint en écotoxicologie du Chapitre Saint-Laurent et EcotoQ 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC; ECOTOQ, May 2024, Quebec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332027v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2921,73 +2921,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la pollution lumineuse nocturne et chimique sur le biofilm aquatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3009,110 +3009,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SEFA2023 (Société d’Écotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of artificial light at night and chemical pollution on aquatic biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3171,2743 +3171,2868 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic YR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of thorium on periphytic biofilm community, taxonomic structures, nutritional quality, and its trophic transfer to the snail Lymnaea sp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Influences de la température et de la lumière sur le métabolome et le lipidome de la microalgue S. costatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtual conference, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque du Réseau Ecotox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136755v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pesticide pressure affect the grazing behaviour of chironomids on microalgae?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of thorium on periphytic biofilm community, taxonomic structures, nutritional quality, and its trophic transfer to the snail Lymnaea sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Fadhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Traunspurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136762v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
+                <w:t xml:space="preserve">Does pesticide pressure affect the grazing behaviour of chironomids on microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Traunspurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Meiofauna Conference - SeventIMCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal. pp.54</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2020 - Second International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609723v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective grazing behaviour of chironomids between three microalgal species under pesticide pressure</w:t>
+                <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nabil Majdi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.68</w:t>
+              <w:t xml:space="preserve">17th Meiofauna Conference - SeventIMCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Evora, Portugal. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607688v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du zirconium sur les communautés de microorganismes périphytiques d'eau douce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective grazing behaviour of chironomids between three microalgal species under pesticide pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque du Chapitre Saint-Laurent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Québec, France. pp.44</w:t>
+              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608532v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des diatomées au menu ! Préférences gastronomiques de larves de chironomes, et impact d'une contamination toxique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du zirconium sur les communautés de microorganismes périphytiques d'eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
+              <w:t xml:space="preserve">22ème Colloque du Chapitre Saint-Laurent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Québec, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608052v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gery</w:t>
+                <w:t xml:space="preserve">Des diatomées au menu ! Préférences gastronomiques de larves de chironomes, et impact d'une contamination toxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
+              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608381v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Gery</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227699v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227684v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du zirconium sur les communautés de microorganismes périphytiques d'eau douce</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées d'Ecotoxicologie Microbienne - Forum Santé Environnement &amp; Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valence, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609301v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predation, competition and chemical stressors in freshwater biofilm: synergism or antagonism?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effet du zirconium sur les communautés de microorganismes périphytiques d'eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.23</w:t>
+              <w:t xml:space="preserve">4ème Journées d'Ecotoxicologie Microbienne - Forum Santé Environnement &amp; Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valence, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606878v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Predation, competition and chemical stressors in freshwater biofilm: synergism or antagonism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.19</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606873v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in periphytic community induced by environmental exposure to diuron and/or imidacloprid depends on seasonal variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.71</w:t>
+              <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606879v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who eats who in biofilms? Exploring the drivers of microalgal and micro-meiofaunal abundance</w:t>
+                <w:t xml:space="preserve">Changes in periphytic community induced by environmental exposure to diuron and/or imidacloprid depends on seasonal variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.20</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603449v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédation, compétition et stress chimique dans les biofilms d’eau douce : synergie ou antagonisme ?</w:t>
+                <w:t xml:space="preserve">Who eats who in biofilms? Exploring the drivers of microalgal and micro-meiofaunal abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Luxembourg, Luxembourg. pp.1</w:t>
+              <w:t xml:space="preserve">4th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604886v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+                <w:t xml:space="preserve">Prédation, compétition et stress chimique dans les biofilms d’eau douce : synergie ou antagonisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
+              <w:t xml:space="preserve">35ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Luxembourg, Luxembourg. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603372v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions diatomées et microméiofaune benthique en cours d'eau contaminés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606880v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des mesures en ligne pour la maîtrise des capacités de filtration sur les bioréacteurs à membranes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interactions diatomées et microméiofaune benthique en cours d'eau contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Racault</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème conférence STIC &amp; Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Calais, France. p. - p</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468883v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence des mesures de flux polluant en ligne par sonde spectrométrique pour l'analyse des procédés biologiques et leur modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Exploitation des mesures en ligne pour la maîtrise des capacités de filtration sur les bioréacteurs à membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème congrès STIC Environnement 2007, Lyon, 13-15 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.11</w:t>
+              <w:t xml:space="preserve">6ème conférence STIC &amp; Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Calais, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589807v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la télétransmission de données pour la modélisation du traitement des eaux usées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pertinence des mesures de flux polluant en ligne par sonde spectrométrique pour l'analyse des procédés biologiques et leur modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 ème conférence STIC et Environnement 2006, Narbonne, 5-7 avril 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Narbonne, France. pp.8</w:t>
+              <w:t xml:space="preserve">5ème congrès STIC Environnement 2007, Lyon, 13-15 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588047v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effluents vinicoles : problèmatique du traitement et premier bilan sur la conception et le fonctionnement des procédés biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Intérêt de la télétransmission de données pour la modélisation du traitement des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Marquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées information eaux JIE 2002, 18-20 septembre 2002, Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Poitiers, France. pp.82.1-82.16</w:t>
+              <w:t xml:space="preserve">4 ème conférence STIC et Environnement 2006, Narbonne, 5-7 avril 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Narbonne, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580752v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effluents vinicoles : problèmatique du traitement et premier bilan sur la conception et le fonctionnement des procédés biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes journées information eaux JIE 2002, 18-20 septembre 2002, Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Poitiers, France. pp.82.1-82.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application du traitement biologique aérobie double étage aux effluents vinicoles : évaluation de deux procédés lors des vendanges en Bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès international sur le traitement des effluents vinicoles, Bordeaux, 5-7 mai 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Bordeaux, France. pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5917,1887 +6042,1887 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical landscape of invasive aquatic plant exometabolomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AQUAECOMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Evian les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaecomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPO : Plateforme d'eXPérimentation et d'Observation sur les écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gazeau-Nadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées internationales de limnologie et d'océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm exposure to copper: bioaccumulation and effects on fatty acid profiles and micromeiofauna taxonomic composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gardebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Freshwater Science. Annual Meeting. 2024.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Philadelphia, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l'ADN environnemental et de la microscopie pour évaluer la diversité de la microméiofaune : Étude en microcosme sur l'impact du cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gardebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of contaminants on taxonomic composition of micromeiofauna present in biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gardebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Baillergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Annual Canadian Ecotoxicity Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Ottawa, Canada. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Symposium de Morphométrie et Évolution des Formes (SMEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607841v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association française de Limnologie (AFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608504v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Zirconium impact on freshwater periphytic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association française de Limnologie (AFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608507v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium impact on freshwater periphytic communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Doose</w:t>
+                <w:t xml:space="preserve">Variability in the sensitivity of nematodes species towards imidacloprid and diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607473v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in the sensitivity of nematodes species towards imidacloprid and diuron</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Assessing the severity of diatom deformities using geometric morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">10ème Symposium de Morphométrie et Évolution des Formes (SMEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607687v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentiation morphologique et calcul des biovolumes de Gomphonema gracile à l’aide du Flowcam®</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Communautés micro-algales : effets de la matière organique dissoute et des pesticides sur l’activité photosynthétique et la composition taxonomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coquillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème colloque de l’ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">Séminaire EC2CO de restitution des projets et de prospective de l’Action thématique ECODYN - ECOtoxicologie, EcoDYNamique des contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602565v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés micro-algales : effets de la matière organique dissoute et des pesticides sur l’activité photosynthétique et la composition taxonomique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différentiation morphologique et calcul des biovolumes de Gomphonema gracile à l’aide du Flowcam®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EC2CO de restitution des projets et de prospective de l’Action thématique ECODYN - ECOtoxicologie, EcoDYNamique des contaminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">34ème colloque de l’ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602128v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolifération filamenteuse en boues activées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Juzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7807,4165 +7932,4165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03602225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308917v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309233v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04309174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'identification du zooplancton et des invertébrés des eaux douces Dans les rivières artificielles de l'installation expérimentale de Saint- Seurin-Sur-L'isle (33) et les contenus stomacaux de juvéniles d'Aloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ariès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et mesures des capacités de thermorégulation de la salle expérimentale du hall technique d'Irstea de Cestas. Températures de consigne : de 10°C à 25°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2018, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cerisier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi hydrobiologique du Luzou, année 2014 : communautés de diatomées benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Irstea. 2014, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un bioréacteur à membranes en zone littorale Station de Marennes (17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Irstea. 2013, 106 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un bioréacteur à membrane en zone de montagne. Station de Gouaux de Larboust (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Irstea. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station d’épuration par bioréacteur à membrane de la commune de Gouaux de Larboust : bilan du suivi de février à avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Emmanuelle Stricker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Cemagref. 2011, 100 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mousses lacustres sur les lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé bioréacteur à membranes immergées (BRM) : installation de Grasse Roumiguières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station d'épuration par lagunage naturel des Saintes Maries de Mer, bilan du suivi printemps-été 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire du réacteur membranaire 2 à la station d'épuration du Bono (56)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire de la station d'épuration de la cuma des deux cotes Villeneuve (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2007, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation assessment on long term of two full-scale membrane bioreactor systems: performances and constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Cemagref. 2006, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration des caves de Landiras (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2006, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire à la station d'épuration de Castillonnes (47)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2004, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de capacité d'oxygénation en eau claire à la station d'épuration de Pontonx sur Adour (40)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2003, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la campagne de mesures de Juillet et Août 2003 à la station d'épuration de Biscarrosse-plage : Evaluation des capacités de traitement avec des charges organiques dépassant 65% de la charge nominale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2003, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Razac (24)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration d'Izon (33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2002, pp.16</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Compte rendu n°127, IRSTEA. 2002, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607009v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration d'Izon (33)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Saïx (81)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] Compte rendu n°127, IRSTEA. 2002, 24 p</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2002, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607119v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Saïx (81)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Razac (24)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2002, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2002, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607004v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Condom (32)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2001, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire du dispositif d'aération de la station d'épuration de Rodez Bénéchou (12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2001, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un procédé d'osmose inverse suivi d'un filtre immergé planté de roseaux pour le traitement des effluents vinicoles : suivi de l'installation &amp;quot; Indagro &amp;quot; de château Arnauld à Arcins en Médoc (33), lors des vendanges et soutirages 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Tartas (40)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2000, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé d'épuration Eparco pour le traitement des effluents vinicoles : suivi complémentaire de l'installation du château Malartic-Lagravière à Léognan (33) lors des vendanges 1999, bilan global après un an de fonctionnnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé stockage aéré + filtration tangentielle pour le traitement des effluents vinicoles : suivi du pilote industriel de la société M. Paetzold S.A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un procédé biologique aérobie compact par bassins en série pour le traitement des effluents vinicoles : suivi de l'installation Boccard - EEIS de la cave coopérative de Saint Brice (33) lors des vendanges et soutirages 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé d'épuration Eparco pour le traitement des effluents vinicoles : suivi de l'installation du Château Malartic-Lagravière à Léognan (33) d'octobre 1998 à mars 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé boues activées SODEV type viti300 : traitement des effluents du Château Philippon à Cleyrac (33), janvier à mars 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé d'épuration Cascade de la société Vaslin-Bucher pour le traitement des effluents vinicoles : suivi de l'installation du domaine de Chevalier à Léognan (33) d'octobre 1998 à mars 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un procédé double étage (méthanisation lit de boue + boues activées) pour le traitement des effluents vinicoles : suivi de l'installation de Château Bonnet à Grézillac (33) lors des vendanges 1997 et de la vinification 1997-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Nantes-Tougas (44) le 9 juillet 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 1998, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des effluents vinicoles : t.2 Evaluation de la filière Vinipur + boues activées, suivi de l'installation de Saint Emilion (33) en 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1997, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des effluents vinicoles : t.1 Evaluation de la filière boues activées double étage, suivi de l'installation de Rauzan (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1997, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances de plusieurs procédés de traitement des effluents vinicoles au cours des quatre mois de pointe d'activité : t.1 Cas des boues activées double étage à la cave de Rauzan (33) : t.2 Cas des boues activées avec bassins en série à la cave d'Espiet (33) : t.3 Cas de la méthanisation à la cave de Marcillac (33) : t.4 Cas du bassin de stockage de la cave de Geaune (40)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Lacanau (33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1996, pp.99</w:t>
+              <w:t xml:space="preserve">Compte-rendu n° 102, IRSTEA. 1996, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574397v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des effluents vinicoles de chais : première évaluation du système boues activées avec bassins en série. Suivi de la station pilote de château Cablanc (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1996, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Lacanau (33)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances de plusieurs procédés de traitement des effluents vinicoles au cours des quatre mois de pointe d'activité : t.1 Cas des boues activées double étage à la cave de Rauzan (33) : t.2 Cas des boues activées avec bassins en série à la cave d'Espiet (33) : t.3 Cas de la méthanisation à la cave de Marcillac (33) : t.4 Cas du bassin de stockage de la cave de Geaune (40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Racault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Compte-rendu n° 102, IRSTEA. 1996, 10 p</w:t>
+              <w:t xml:space="preserve">irstea. 1996, pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607005v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des rejets des caves vinicoles : mesure de la charge polluante de la cave coopérative de Geaune (33) : campagne de mesure du 17 au 20 octobre 1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1995, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la capacité d'oxygénation en eau claire des systèmes d'aération de la station d'épuration de l'union des producteurs de Saint Emilion les 1 et 2 Mars 1995 : Compte rendu n°100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 1995, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la charge polluante à la cave du Sieur d'Arques, Limoux (11) : Campagnes de mesure du 14 au 17 septembre 1993 : Compte rendu n°94</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 1994, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12033,51 +12158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38C41739"/>
+    <w:nsid w:val="FF755613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12264,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-vedrenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9313-4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aries" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/2499126" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607688v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cerisier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604886v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580752v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607473v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607687v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602128v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maurer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ari&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593881v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gregoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607014v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607007v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607000v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607009v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607003v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607010v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579959v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579381v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579477v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578732v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578735v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578849v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578850v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607005v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602764v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-vedrenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9313-4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/2499126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cerisier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maurer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ari&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gregoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607007v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579959v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607005v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579466v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>