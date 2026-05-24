--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3576,277 +3576,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Delest</w:t>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350987v1</w:t>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
+                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136746v1</w:t>
+                <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of seasonal variability of the functional diversity and dynamics of trophic activity-linked traits of micromeiofauna in a freshwater biofilm</w:t>
               </w:r>
@@ -4076,260 +4076,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du zirconium sur les communautés de microorganismes périphytiques d'eau douce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des diatomées au menu ! Préférences gastronomiques de larves de chironomes, et impact d'une contamination toxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque du Chapitre Saint-Laurent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Québec, France. pp.44</w:t>
+              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608532v1</w:t>
+                <w:t xml:space="preserve">hal-02608052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des diatomées au menu ! Préférences gastronomiques de larves de chironomes, et impact d'une contamination toxique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du zirconium sur les communautés de microorganismes périphytiques d'eau douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Doose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.21</w:t>
+              <w:t xml:space="preserve">22ème Colloque du Chapitre Saint-Laurent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Québec, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608052v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
               </w:r>
@@ -4341,51 +4341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6546,277 +6546,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm exposure to copper: bioaccumulation and effects on fatty acid profiles and micromeiofauna taxonomic composition</w:t>
+                <w:t xml:space="preserve">Intégration de l'ADN environnemental et de la microscopie pour évaluer la diversité de la microméiofaune : Étude en microcosme sur l'impact du cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gardebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Freshwater Science. Annual Meeting. 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Philadelphia, United States. 2024</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033354v1</w:t>
+                <w:t xml:space="preserve">hal-04892881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l'ADN environnemental et de la microscopie pour évaluer la diversité de la microméiofaune : Étude en microcosme sur l'impact du cuivre</w:t>
+                <w:t xml:space="preserve">Biofilm exposure to copper: bioaccumulation and effects on fatty acid profiles and micromeiofauna taxonomic composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Gardebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Society for Freshwater Science. Annual Meeting. 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Philadelphia, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892881v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of contaminants on taxonomic composition of micromeiofauna present in biofilms</w:t>
               </w:r>
@@ -6921,342 +6921,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zirconium impact on freshwater periphytic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Doose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fortin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608504v1</w:t>
+                <w:t xml:space="preserve">hal-02607473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
+                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association française de Limnologie (AFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608507v1</w:t>
+                <w:t xml:space="preserve">hal-02608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium impact on freshwater periphytic communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecologie du stress : La communauté microméiofaune des biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Neury-Ormanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association française de Limnologie (AFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607473v1</w:t>
+                <w:t xml:space="preserve">hal-02608507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability in the sensitivity of nematodes species towards imidacloprid and diuron</w:t>
               </w:r>
@@ -7940,263 +7940,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308917v1</w:t>
+                <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309233v1</w:t>
+                <w:t xml:space="preserve">hal-04308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
               </w:r>
@@ -8527,51 +8527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11023,102 +11023,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du procédé d'épuration Eparco pour le traitement des effluents vinicoles : suivi de l'installation du Château Malartic-Lagravière à Léognan (33) d'octobre 1998 à mars 1999</w:t>
+                <w:t xml:space="preserve">Evaluation d'un procédé double étage (méthanisation lit de boue + boues activées) pour le traitement des effluents vinicoles : suivi de l'installation de Château Bonnet à Grézillac (33) lors des vendanges 1997 et de la vinification 1997-1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1999, pp.40</w:t>
+              <w:t xml:space="preserve">irstea. 1999, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578732v1</w:t>
+                <w:t xml:space="preserve">hal-02578853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du procédé boues activées SODEV type viti300 : traitement des effluents du Château Philippon à Cleyrac (33), janvier à mars 1999</w:t>
               </w:r>
@@ -11261,102 +11261,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un procédé double étage (méthanisation lit de boue + boues activées) pour le traitement des effluents vinicoles : suivi de l'installation de Château Bonnet à Grézillac (33) lors des vendanges 1997 et de la vinification 1997-1998</w:t>
+                <w:t xml:space="preserve">Evaluation du procédé d'épuration Eparco pour le traitement des effluents vinicoles : suivi de l'installation du Château Malartic-Lagravière à Léognan (33) d'octobre 1998 à mars 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1999, pp.103</w:t>
+              <w:t xml:space="preserve">irstea. 1999, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578853v1</w:t>
+                <w:t xml:space="preserve">hal-02578732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Nantes-Tougas (44) le 9 juillet 1998</w:t>
               </w:r>
@@ -11428,177 +11428,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.2 Evaluation de la filière Vinipur + boues activées, suivi de l'installation de Saint Emilion (33) en 1995</w:t>
+                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.1 Evaluation de la filière boues activées double étage, suivi de l'installation de Rauzan (33)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1997, pp.91</w:t>
+              <w:t xml:space="preserve">irstea. 1997, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578849v1</w:t>
+                <w:t xml:space="preserve">hal-02578850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.1 Evaluation de la filière boues activées double étage, suivi de l'installation de Rauzan (33)</w:t>
+                <w:t xml:space="preserve">Traitement des effluents vinicoles : t.2 Evaluation de la filière Vinipur + boues activées, suivi de l'installation de Saint Emilion (33) en 1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Racault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1997, pp.80</w:t>
+              <w:t xml:space="preserve">irstea. 1997, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578850v1</w:t>
+                <w:t xml:space="preserve">hal-02578849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d'aérateur en eau claire à la station d'épuration de Lacanau (33)</w:t>
               </w:r>
@@ -12158,51 +12158,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF755613"/>
+    <w:nsid w:val="5E1B4B72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12389,51 +12389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-vedrenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9313-4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/2499126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cerisier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607473v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maurer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ari&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gregoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607007v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579959v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578850v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607005v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579466v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacky-vedrenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9313-4283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574397v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Madru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134523" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Baumann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aries" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Philip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/2499126" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Doose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fortin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112276" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Neury-Ormanni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-04120-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139484" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Traunspurger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138673" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Majdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ivb.12272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399538v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6100111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1474800" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603420v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2016.1151827" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Racault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05485431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gardebled" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04173277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Fadhlaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136755v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Demailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cerisier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603449v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delrue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Husson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589807v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Racault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Marquot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cornet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032744v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gazeau-Nadin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ch&#232;vre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892881v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05033354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04403941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Baillergeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tourret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608507v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607687v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607841v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maurer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Juzan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544439v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ari&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155803v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gregoire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Husson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607007v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607119v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607004v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607003v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607010v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579959v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607011v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579381v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579324v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579477v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578851v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578735v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578732v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607005v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579466v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602764v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>