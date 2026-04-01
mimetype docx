--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -380,623 +380,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t>
+                <w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacob</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146307v2</w:t>
+                <w:t xml:space="preserve">hal-04074284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t>
+                <w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074275v1</w:t>
+                <w:t xml:space="preserve">hal-02293692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t>
+                <w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074284v1</w:t>
+                <w:t xml:space="preserve">hal-02146307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t>
+                <w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacob</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293692v1</w:t>
+                <w:t xml:space="preserve">hal-04074275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation alimentaire locale : évocation des produits du terroir, entre locavorisme et régionalisme</w:t>
+                <w:t xml:space="preserve">QUEL CONTENU INFORMATIONNEL PROPOSÉ POUR AMÉLIORER LA PERCEPTION DE LA QUALITÉ DU VIN DU CONSOMMATEUR ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Frambourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Vannes, 22-23 juin 2017, « Territoires fabriqués/Territoires instrumentalisés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">12ème Journée du Marketing Agro-alimentaire Montpellier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942585v1</w:t>
+                <w:t xml:space="preserve">hal-01599008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUEL CONTENU INFORMATIONNEL PROPOSÉ POUR AMÉLIORER LA PERCEPTION DE LA QUALITÉ DU VIN DU CONSOMMATEUR ?</w:t>
+                <w:t xml:space="preserve">Consommation alimentaire locale : évocation des produits du terroir, entre locavorisme et régionalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacob</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frambourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée du Marketing Agro-alimentaire Montpellier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Vannes, 22-23 juin 2017, « Territoires fabriqués/Territoires instrumentalisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599008v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À QUELS PRODUITS LE CONSOMMATEUR ASSOCIE-T-IL LA NOTION DE TERROIR : ANALYSE COMPARÉE SELON L'ÂGE ET L'ORIGINE GÉOGRAPHIQUE</w:t>
               </w:r>
@@ -2468,852 +2468,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (3), pp.759-761</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.381-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980948v1</w:t>
+                <w:t xml:space="preserve">hal-02000187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.759-761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055285v1</w:t>
+                <w:t xml:space="preserve">hal-01980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011102600101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000187v1</w:t>
+                <w:t xml:space="preserve">hal-02055285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.170 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2008.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067684v1</w:t>
+                <w:t xml:space="preserve">hal-03066710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
+                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.303 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03066710v1</w:t>
+                <w:t xml:space="preserve">hal-01765157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Ardiccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765157v1</w:t>
+                <w:t xml:space="preserve">hal-04067684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evocation sémantique de la liberté et sollicitation d'une requête sur Internet : analyse d'une nouvelle procédure d'influence du comportement de l'internaute</w:t>
+                <w:t xml:space="preserve">Sound level of background music and alcohol consumption : an empirical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pascual</w:t>
+                <w:t xml:space="preserve">H. Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 201-202, pp.33-41</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 99, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069044v1</w:t>
+                <w:t xml:space="preserve">halshs-00069036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound level of background music and alcohol consumption : an empirical evaluation</w:t>
+                <w:t xml:space="preserve">Evocation sémantique de la liberté et sollicitation d'une requête sur Internet : analyse d'une nouvelle procédure d'influence du comportement de l'internaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Guellec</w:t>
+                <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 99, pp.34-38</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 201-202, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069036v1</w:t>
+                <w:t xml:space="preserve">halshs-00069044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médiatisée par ordinateur et sollicitation à une requête: une évaluation de l'efficacité de la technique du &amp;quot;Pied-dans-la-Porte&amp;quot; lors d'une interaction par e-mail ou sur un site Web</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25, pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3669,204 +3669,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00069546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet d'une musique d'ambiance sur le comportement du consommateur : une illustration en extérieur</w:t>
+                <w:t xml:space="preserve">The influence of music on temporal perceptions in a On-Hold waiting situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Legohérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25, pp.53-58</w:t>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30, pp.210-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00071139v1</w:t>
+                <w:t xml:space="preserve">halshs-00069512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of music on temporal perceptions in a On-Hold waiting situation</w:t>
+                <w:t xml:space="preserve">L'effet d'une musique d'ambiance sur le comportement du consommateur : une illustration en extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legohérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 30, pp.210-214</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069512v1</w:t>
+                <w:t xml:space="preserve">halshs-00071139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du statut d'un requêteur dans le cas d'une sollicitation par courriel (e-mail) : application dans le cas d'une participation à une enquête sur Internet</w:t>
               </w:r>
@@ -4537,51 +4537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB573B43"/>
+    <w:nsid w:val="EEE32486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4768,51 +4768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-celine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4845-5633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199241228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruyssen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1096348013515923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19368623.2016.1194796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2015.1121423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2014.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85F61KR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2011.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9B3NSD2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-celine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4845-5633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199241228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruyssen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1096348013515923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19368623.2016.1194796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2015.1121423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2014.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85F61KR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2011.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9B3NSD2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>