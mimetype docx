--- v1 (2026-04-01)
+++ v2 (2026-04-24)
@@ -380,407 +380,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t>
+                <w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074284v1</w:t>
+                <w:t xml:space="preserve">hal-02146307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t>
+                <w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacob</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293692v1</w:t>
+                <w:t xml:space="preserve">hal-04074275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t>
+                <w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacob</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146307v2</w:t>
+                <w:t xml:space="preserve">hal-04074284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t>
+                <w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074275v1</w:t>
+                <w:t xml:space="preserve">hal-02293692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUEL CONTENU INFORMATIONNEL PROPOSÉ POUR AMÉLIORER LA PERCEPTION DE LA QUALITÉ DU VIN DU CONSOMMATEUR ?</w:t>
               </w:r>
@@ -2468,852 +2468,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (5), pp.381-388</w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.759-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000187v1</w:t>
+                <w:t xml:space="preserve">hal-01980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011102600101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980948v1</w:t>
+                <w:t xml:space="preserve">hal-02055285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacob</w:t>
+                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.381-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055285v1</w:t>
+                <w:t xml:space="preserve">hal-02000187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Ardiccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066710v1</w:t>
+                <w:t xml:space="preserve">hal-04067684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
+                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.170 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2008.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765157v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.303 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04067684v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound level of background music and alcohol consumption : an empirical evaluation</w:t>
+                <w:t xml:space="preserve">Evocation sémantique de la liberté et sollicitation d'une requête sur Internet : analyse d'une nouvelle procédure d'influence du comportement de l'internaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Guellec</w:t>
+                <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 99, pp.34-38</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 201-202, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069036v1</w:t>
+                <w:t xml:space="preserve">halshs-00069044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evocation sémantique de la liberté et sollicitation d'une requête sur Internet : analyse d'une nouvelle procédure d'influence du comportement de l'internaute</w:t>
+                <w:t xml:space="preserve">Sound level of background music and alcohol consumption : an empirical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pascual</w:t>
+                <w:t xml:space="preserve">H. Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 201-202, pp.33-41</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 99, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069044v1</w:t>
+                <w:t xml:space="preserve">halshs-00069036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médiatisée par ordinateur et sollicitation à une requête: une évaluation de l'efficacité de la technique du &amp;quot;Pied-dans-la-Porte&amp;quot; lors d'une interaction par e-mail ou sur un site Web</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25, pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4537,51 +4537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEE32486"/>
+    <w:nsid w:val="0261154F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4768,51 +4768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-celine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4845-5633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199241228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruyssen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1096348013515923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19368623.2016.1194796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2015.1121423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2014.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85F61KR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2011.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9B3NSD2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-celine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4845-5633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199241228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruyssen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1096348013515923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19368623.2016.1194796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2015.1121423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2014.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85F61KR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2011.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9B3NSD2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>