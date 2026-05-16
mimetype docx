--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -380,407 +380,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t>
+                <w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146307v2</w:t>
+                <w:t xml:space="preserve">hal-02293692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t>
+                <w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074275v1</w:t>
+                <w:t xml:space="preserve">hal-04074284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de la terroirité perçue</w:t>
+                <w:t xml:space="preserve">PROPOSITION DE L'ÉCHELLE DE LA TERROIRITÉ PERÇUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074284v1</w:t>
+                <w:t xml:space="preserve">hal-02146307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DES DIMENSIONS DU TERROIR SUR LES INTENTIONS DU CONSOMMATEUR : QUELS EFFORTS POUR UN PRODUIT ALIMENTAIRE ESTAMPILLÉ « TERROIR »</w:t>
+                <w:t xml:space="preserve">Influence des dimensions du terroir sur les intentions du consommateur : quels efforts pour un produit estampillé &amp;quot;terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Jacob</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Marketing Agro-alimentaire Montpellier. Congrès AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">14ème journée du marketing agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293692v1</w:t>
+                <w:t xml:space="preserve">hal-04074275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUEL CONTENU INFORMATIONNEL PROPOSÉ POUR AMÉLIORER LA PERCEPTION DE LA QUALITÉ DU VIN DU CONSOMMATEUR ?</w:t>
               </w:r>
@@ -2468,852 +2468,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (3), pp.759-761</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.381-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980948v1</w:t>
+                <w:t xml:space="preserve">hal-02000187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.759-761</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055285v1</w:t>
+                <w:t xml:space="preserve">hal-01980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011102600101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000187v1</w:t>
+                <w:t xml:space="preserve">hal-02055285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.170 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2008.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067684v1</w:t>
+                <w:t xml:space="preserve">hal-03066710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
+                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2008.03.009⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.303 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03066710v1</w:t>
+                <w:t xml:space="preserve">hal-01765157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Ardiccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765157v1</w:t>
+                <w:t xml:space="preserve">hal-04067684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evocation sémantique de la liberté et sollicitation d'une requête sur Internet : analyse d'une nouvelle procédure d'influence du comportement de l'internaute</w:t>
+                <w:t xml:space="preserve">Sound level of background music and alcohol consumption : an empirical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pascual</w:t>
+                <w:t xml:space="preserve">H. Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 201-202, pp.33-41</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 99, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069044v1</w:t>
+                <w:t xml:space="preserve">halshs-00069036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound level of background music and alcohol consumption : an empirical evaluation</w:t>
+                <w:t xml:space="preserve">Evocation sémantique de la liberté et sollicitation d'une requête sur Internet : analyse d'une nouvelle procédure d'influence du comportement de l'internaute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Guellec</w:t>
+                <w:t xml:space="preserve">A. Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 99, pp.34-38</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 201-202, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069036v1</w:t>
+                <w:t xml:space="preserve">halshs-00069044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médiatisée par ordinateur et sollicitation à une requête: une évaluation de l'efficacité de la technique du &amp;quot;Pied-dans-la-Porte&amp;quot; lors d'une interaction par e-mail ou sur un site Web</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25, pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4537,51 +4537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0261154F"/>
+    <w:nsid w:val="093606CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4768,51 +4768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-celine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4845-5633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199241228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruyssen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1096348013515923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19368623.2016.1194796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2015.1121423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2014.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85F61KR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2011.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9B3NSD2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069036v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-celine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4845-5633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199241228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146307v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074275v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01599008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01555426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruyssen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2022.1.07" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1096348013515923" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19368623.2016.1194796" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2015.1121423" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074173v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2014.05.008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85F61KR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2011.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9B3NSD2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Guellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04402415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>