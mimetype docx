--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -300,5287 +300,5257 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 16 (14), pp.e06757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aenm.202506757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impacts of supercritical fluids processes: A critical review of life cycle assessment studies</w:t>
+                <w:t xml:space="preserve">Sodium sulfate in the Li-ion battery industry: challenges, opportunities, and emerging valorization strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Gaalich</w:t>
+                <w:t xml:space="preserve">Vinz Ymannuelle C. Tatad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daye Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guido Sonnemann</w:t>
+                <w:t xml:space="preserve">Cédric Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108106⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 60 (15), pp.11233-11242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c17388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228336v1</w:t>
+                <w:t xml:space="preserve">hal-05600891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the role of functional binder PEDOT:PSSTFSI in cathode-electrolyte interphase formation on LiFe&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; electrodes of Li-ion battery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
+                <w:t xml:space="preserve">Environmental impacts of supercritical fluids processes: A critical review of life cycle assessment studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Gaalich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Sonnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14 (6), pp.3504-3519. </w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116, pp.108106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TA06213F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2025.108106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05444926v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine-stabilized β-nickel hydroxides: composition, structural features, and electrochemical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing the role of functional binder PEDOT:PSSTFSI in cathode-electrolyte interphase formation on LiFe&amp;lt;sub&amp;gt;0.4&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;0.6&amp;lt;/sub&amp;gt;PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; electrodes of Li-ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helies Hyrondelle</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05403⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (6), pp.3504-3519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5TA06213F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533107v1</w:t>
+                <w:t xml:space="preserve">hal-05444926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering materials for electrochemical energy storage via ionic liquid and deep eutectic solvent synthesis media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorine-stabilized β-nickel hydroxides: composition, structural features, and electrochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helies Hyrondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Minart</w:t>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Croguennec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+                <w:t xml:space="preserve">Alain Demourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Materials Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 6 (2), pp.294-312. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (9), pp.5037-5048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmaterialsau.5c00204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538949v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaSICON NaFe2PO4(SO4)2 revisited: insights into the crystal structure and electrochemical performance</w:t>
+                <w:t xml:space="preserve">Engineering materials for electrochemical energy storage via ionic liquid and deep eutectic solvent synthesis media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Grebenshchikova</w:t>
+                <w:t xml:space="preserve">Gaël Minart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01935⟩</w:t>
+              <w:t xml:space="preserve">ACS Materials Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6 (2), pp.294-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmaterialsau.5c00204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266778v1</w:t>
+                <w:t xml:space="preserve">hal-05538949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of pressurized CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the direct recycling process of Li-ion battery positive electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liqueur noire kraft D’un simple déchet de l’industrie papetière au stockage d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Hayagan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103080⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, IN 197 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-in197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05037028v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-eutectic solvent as a solvent and precursor for the synthesis of a carbon-coated Na3V2(PO4)2F3–yOy material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (10), pp.15301-15309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.4c18716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liqueur noire kraft D’un simple déchet de l’industrie papetière au stockage d’énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct recycling process using Pressurized CO2 for Li-Ion battery positive electrode production scraps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hayagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Poupart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-in197⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c05591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05090975v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct recycling process using Pressurized CO2 for Li-Ion battery positive electrode production scraps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+                <w:t xml:space="preserve">Ionic liquid as a template and a carbon source for particle engineering and coating of Na3V2(PO4)2F3-yOy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Minart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Dourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c05591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1018, pp.179191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850670v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid as a template and a carbon source for particle engineering and coating of Na3V2(PO4)2F3-yOy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Anne Dourges</w:t>
+                <w:t xml:space="preserve">Understanding the role of pressurized CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the direct recycling process of Li-ion battery positive electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hayagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ercicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lecoutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.179191⟩</w:t>
+              <w:t xml:space="preserve">Journal of CO2 Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 95, pp.103080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcou.2025.103080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967475v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of an innovative process assisted by pressurized CO2 for direct recycling of lithium-ion battery positive electrode production scraps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Gaalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iheb Driouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Hayagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Sonnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (12), pp.4717-4728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c09427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorine as a key element in solid-state chemistry of mixed anions 3d transition metal-based materials for electronic properties and energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helies Hyrondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Terry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Terry</w:t>
+                <w:t xml:space="preserve">Jérôme Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lhoste</w:t>
+                <w:t xml:space="preserve">Sophie Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 125 (8), pp.4287-4358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.4c00868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyanion-mixed off-stoichiometric alluaudites Na3−δFe2±β(PO4)y(SO4)3–y as sustainable positive electrode materials for Na-Ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Grebenshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (22), pp.16630-16640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.5c02412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na2Fe3(SO4)4: a zero-strain sustainable positive electrode material for Na-Ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Grebenshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Yaroslavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 64 (44), pp.e202511285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202511285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative polymer material to PVDF binder and carbon additive in Li‐ion battery positive electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
+                <w:t xml:space="preserve">NaSICON NaFe2PO4(SO4)2 revisited: insights into the crystal structure and electrochemical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Grebenshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bousquet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (18), pp.13620-13630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202409403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04751354v1</w:t>
+                <w:t xml:space="preserve">hal-05266778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic review on the direct recycling of lithium-ion batteries from electrolytes to electrodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+                <w:t xml:space="preserve">Carbon black structural effect within kraft black liquor-based poly(HIPE): enhanced hydrogen storage and electro-capacitive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12 (46), pp.31685-31716. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ta04976d⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12 (34), pp.22703-22714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4TA02097A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801933v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon black structural effect within kraft black liquor-based poly(HIPE): enhanced hydrogen storage and electro-capacitive properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+                <w:t xml:space="preserve">Challenges and perspectives for direct recycling of electrode scraps and end‐of‐life lithium‐ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hayagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Gaalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Deleuze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+                <w:t xml:space="preserve">Philippe Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (34), pp.22703-22714. </w:t>
+              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (6), pp.e202400120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4TA02097A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/batt.202400120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706517v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and perspectives for direct recycling of electrode scraps and end‐of‐life lithium‐ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Insaf Gaalich</w:t>
+                <w:t xml:space="preserve">New Mn and V-rich phosphate fluoride obtained by topochemical reaction for Na-ion batteries positive electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Minart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Salvetat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/batt.202400120⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (20), pp.10186-10197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577268v1</w:t>
+                <w:t xml:space="preserve">hal-04743958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Mn and V-rich phosphate fluoride obtained by topochemical reaction for Na-ion batteries positive electrode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">A holistic review on the direct recycling of lithium-ion batteries from electrolytes to electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hayagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Salvetat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c01833⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (46), pp.31685-31716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ta04976d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743958v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale characterization of submicronic NASICON-type solid electrolyte Li1.3Al0.3Ti1.7(PO4)3 degraded by spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Courbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Serrano Sevillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Chan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 985, pp.17406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing tap density of carbon-coated Na3V2(PO4)2F3 via mechanical grinding: good or bad idea?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (24), pp.11334-11342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c03230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Fe3+ into MnO2 birnessite for enhanced energy storage: Impact on the structure and the charge storage mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of degree of ordering in spinel LiNi0.5Mn1.5O4 through NMR and Raman spectroscopies supported by theoretical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Molinié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+                <w:t xml:space="preserve">Gozde Oney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TA04544G⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, pp.103486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2024.103486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184429v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of degree of ordering in spinel LiNi0.5Mn1.5O4 through NMR and Raman spectroscopies supported by theoretical calculations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+                <w:t xml:space="preserve">Incorporation of Fe3+ into MnO2 birnessite for enhanced energy storage: Impact on the structure and the charge storage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
+                <w:t xml:space="preserve">Vadim Kovrugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2024.103486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.3373-3385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TA04544G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578200v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manganese-Cobalt geomimetic materials for supercapacitor electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (1), pp.315-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3DT03342B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved electrochemical performance for high voltage spinel LiNi0.5Mn1.5O4 modified by supercritical fluid chemical deposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+                <w:t xml:space="preserve">An alternative polymer material to PVDF binder and carbon additive in Li‐ion battery positive electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c14777⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (46), pp.2409403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202409403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947373v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molten salt synthesis of multifaceted pure-phase Spinel LiNi0.5Mn1.5O4 platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gozde Oney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (15), pp.8189-8196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.3c01328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of Na3-xV2(PO4)2F3-yOy: influence of F- for O2- substitution and degradation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (10), pp.4078-4088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kraft black liquor as a carbonaceous source for the generation of porous monolithic materials and applications toward hydrogen adsorption and ultrastable supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Anne Dourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (46), pp.16385-16394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.3c02147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Nanosizing and Coating with an Ionic Liquid: Two Routes to Improve the Transport Properties of Na(3)V(2)(PO(4))(2)FO(2).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved electrochemical performance for high voltage spinel LiNi0.5Mn1.5O4 modified by supercritical fluid chemical deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Courbaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.2812-2824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c14777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2nr01080a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03692962v1</w:t>
+                <w:t xml:space="preserve">hal-03947373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the particles morphology on the electrochemical performance of Na3V2(PO4)2F3-yOy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Batteries &amp; Supercaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), e202100179 (10 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/batt.202100179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the F– for O2– substitution in Na3V2(PO4)2F3–yOy on their transport properties and electrochemical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (1), pp.1065-1075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.1c03446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental loading-curve characteristics of the persistent phosphor SrAl2O4:Eu2+,Dy3+,B3+: the effect of temperature and excitation density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nando Gartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Walfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Lamattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Pollnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Photonics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (4), 2100179 (9 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adpr.202100179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination of nickel–cobalt oxyhydroxides for electrochemical energy storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Adan-Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Paradiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (11), pp.13307-13317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.2c01905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite Mn-Co electrode materials for supercapacitors: Why the precursor’s morphology matters!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
+                <w:t xml:space="preserve">Particle Nanosizing and Coating with an Ionic Liquid: Two Routes to Improve the Transport Properties of Na(3)V(2)(PO(4))(2)FO(2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (23), pp.5089-5101. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (24), pp.8663-8676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2na00616b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2nr01080a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824766v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating the electrochemical behavior of Birnessite to the morphology and specific surface: interest of studying the surface reactivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Composite Mn-Co electrode materials for supercapacitors: Why the precursor’s morphology matters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01942⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (23), pp.5089-5101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2na00616b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872467v1</w:t>
+                <w:t xml:space="preserve">hal-03824766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Relating the electrochemical behavior of Birnessite to the morphology and specific surface: interest of studying the surface reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (10), pp.12359-12372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229987v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled nanostructuration of cobalt oxyhydroxide electrode material for hybrid supercapacitors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (16), pp.8570-8581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14092325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03239512v1</w:t>
+                <w:t xml:space="preserve">hal-03229987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer between different Eu2+ ions in the white phosphor Ba7F12Cl2:Eu2+</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Controlled nanostructuration of cobalt oxyhydroxide electrode material for hybrid supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Dourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2020.117866⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14092325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123051v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionothermal synthesis of polyanionic electrode material Na3V2(PO4)2FO2 through a topotactic reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transfer between different Eu2+ ions in the white phosphor Ba7F12Cl2:Eu2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hasler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Masquelier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (23), pp.17282-17290. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, 117866 (7 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2020.117866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028092v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization and improvement of energy storage performance of high mass loading cobalt hydroxide electrode by surface functionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5644,2186 +5614,2320 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined operando synchrotron X-ray absorption spectroscopy and first-principles density functional theory study to unravel the vanadium reedox paradox in the Na3V2(PO4)2F3–Na3V2(PO4)2FO2 compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (43), pp.23511-23522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c06967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluminum substitution for vanadium in the Na3V2(PO4 )2F3 and Na3V2(PO4)2FO2 type materials</w:t>
+                <w:t xml:space="preserve">Ionothermal synthesis of polyanionic electrode material Na3V2(PO4)2FO2 through a topotactic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (23), pp.17282-17290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC05137F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294384v1</w:t>
+                <w:t xml:space="preserve">hal-03028092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the solvation process and stability of Eu2+ in an ionic liquid by in situ luminescence analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Ruiz Arana</w:t>
+                <w:t xml:space="preserve">Monitoring the crystal structure and the electrochemical properties of Na3(VO)2(PO4)2F through Fe3+ substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Naturforschung B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/znb-2018-0201⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (42), pp.38808-38818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b14249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143453v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability in water and electrochemical properties of the Na3V2(PO4)2F3 – Na3(VO)2(PO4)2F solid solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids to monitor the nano-structuration and the surface functionalization of material electrodes: a proof of concept applied to cobalt oxyhydroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Dourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.04.010⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (6), pp.2240-2249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00171A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172143v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the crystal structure and the electrochemical properties of Na3(VO)2(PO4)2F through Fe3+ substitution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+                <w:t xml:space="preserve">Identification and optical features of the Pb4Ln2O7 series (Ln = La, Gd, Sm, Nd); genuine 2D-van der Waals oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b14249⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (20), pp.2944-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CC07707J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318063v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids to monitor the nano-structuration and the surface functionalization of material electrodes: a proof of concept applied to cobalt oxyhydroxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density functional theory-assisted 31P and 23Na magic-angle spinning nuclear magnetic resonance study of the Na3V2(PO4)2F3–Na3V2(PO4)2FO2 solid solution: unraveling Its local and electronic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masquelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NA00171A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (23), pp.9759-9768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b03546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154204v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and optical features of the Pb4Ln2O7 series (Ln = La, Gd, Sm, Nd); genuine 2D-van der Waals oxides</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the solvation process and stability of Eu2+ in an ionic liquid by in situ luminescence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Kabbour</w:t>
+                <w:t xml:space="preserve">Laura Ruiz Arana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huayna Terraschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CC07707J⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Naturforschung B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (1), pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/znb-2018-0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098282v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density functional theory-assisted 31P and 23Na magic-angle spinning nuclear magnetic resonance study of the Na3V2(PO4)2F3–Na3V2(PO4)2FO2 solid solution: unraveling Its local and electronic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Stability in water and electrochemical properties of the Na3V2(PO4)2F3 – Na3(VO)2(PO4)2F solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Masquelier</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Denux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2019.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b03546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02467119v1</w:t>
+                <w:t xml:space="preserve">hal-02172143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ionothermal synthesis using BmimBF4 as a solvent on nanophosphor BaFBr:Eu2+ photoluminescence</w:t>
+                <w:t xml:space="preserve">Aluminum substitution for vanadium in the Na3V2(PO4 )2F3 and Na3V2(PO4)2FO2 type materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (78), pp.11719-11722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC05137F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR06842A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02143445v1</w:t>
+                <w:t xml:space="preserve">hal-02294384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of Localized Excitons in CsMgX3 ( X = Cl , Br, I) and Their Interactions with Eu2+ Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Suta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Lavoie-Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wickleder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (6), pp.064024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.064024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile Ionic Liquid-Assisted Strategy for Direct Precipitation of Eu2+ -Activated Nanophosphors under Ambient Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huayna Terraschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie Geringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Varella Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wickleder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (17), pp.1703707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.201703707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay times of the spin-forbidden and spin-enabled transitions of Yb 2+ doped in CsCaX 3 and CsSrX 3 (X = Cl, Br, I)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of ionothermal synthesis using BmimBF4 as a solvent on nanophosphor BaFBr:Eu2+ photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wickleder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP00581D⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (42), pp.19706-19710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR06842A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982347v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Synthesis of A2SiF6 (A=Li-Cs) Nanoparticles using Ionic Liquids as Solvents and as Fluorine Sources: A Simple Approach without HF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay times of the spin-forbidden and spin-enabled transitions of Yb 2+ doped in CsCaX 3 and CsSrX 3 (X = Cl, Br, I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Suta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Senden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Adlung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andries Meijerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702375⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.7188-7194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP00581D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143171v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth and vanadate activators in BiMVO 5 (M=Ca, Mg, Cd) phases: Structural, electronic and optical specificities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Synthesis of A2SiF6 (A=Li-Cs) Nanoparticles using Ionic Liquids as Solvents and as Fluorine Sources: A Simple Approach without HF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Suta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wickleder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (50), pp.12092-12095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.058⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01779325v1</w:t>
+                <w:t xml:space="preserve">hal-02143171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABiO 2 X (A = Cd, Ca, Sr, Ba, Pb; X = halogen) Sillen X1 Series: Polymorphism Versus Optical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bismuth and vanadate activators in BiMVO 5 (M=Ca, Mg, Cd) phases: Structural, electronic and optical specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 709, pp.373 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780488v1</w:t>
+                <w:t xml:space="preserve">hal-01779325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-sensitized luminescence properties of KLa&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; for solid-state lighting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturas Katelnikovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Kabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (30), pp.7277-7285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6tc02258h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Open-Frameworks: Combinations of One-Dimensional Channels and Two-Dimensional Layers in Novel Bi/M Oxo-Chlorides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">ABiO 2 X (A = Cd, Ca, Sr, Ba, Pb; X = halogen) Sillen X1 Series: Polymorphism Versus Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Kabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Colmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Huvé</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Adlung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wickleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (15), pp.7582-7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6b01024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional Open-Frameworks: Combinations of One-Dimensional Channels and Two-Dimensional Layers in Novel Bi/M Oxo-Chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minfeng Lü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almaz Aliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Huvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (1), pp.528 - 536. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic402578m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7833,6359 +7937,6359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyanionic electrode materials for Na-ion batteries obtained by topochemical reaction in ionic liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Minart</w:t>
+                <w:t xml:space="preserve">Direct recycling of Li-ion batteries assisted with pressurized fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS - 2025 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Webminaire Recyclage des Batteries Li-ion - Interreg Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnot ICÉEL, Apr 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164896v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct recycling of Li-ion battery production scraps assisted by pressurized fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Hayagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Gaalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power and Future 2025 - 6th edition of POF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIC Energigune, Jul 2025, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct recycling of Li-ion batteries assisted with pressurized fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Procédés de recyclage direct des batteries Li-ion assistés par des fluides sous pression et en température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webminaire Recyclage des Batteries Li-ion - Interreg Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Carnot ICÉEL, Apr 2025, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Colloque Énergie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196242v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés de recyclage direct des batteries Li-ion assistés par des fluides sous pression et en température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Exploring an emerging direct recycling approach for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Gaalich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Énergie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green Chemistry - ISGC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224244v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring an emerging direct recycling approach for Li-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Philippot</w:t>
+                <w:t xml:space="preserve">Polyanionic electrode materials for Na-ion batteries obtained by topochemical reaction in ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green Chemistry - ISGC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, May 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">E-MRS - 2025 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225616v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na-ion batteries and Li-ion battery direct recycling to increase batteries sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Li-ion battery recycling: from component separation to material regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-Frenche Laboratory for Solid State Chemistry (IFLaSc or LAFICS) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFLaSc; LAFICS, Oct 2024, Bangalore, India</w:t>
+              <w:t xml:space="preserve">Recyclage et batteries vertes - RS2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RS2E, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788680v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the anionic substitution and particles morphology on the energy storage performance of Na3V2(PO4)2F3-yOy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable polyanionic electromMaterial for Na-ion batteries obtained by ionothermal synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Minart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Ceramic Materials and Components for Energy and Environmental Applications - CMCEE-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AKCongress, Aug 2024, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788757v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local order on electrochemical properties of high voltage spinel LiNi0.5Mn1.5O4</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct recycling of Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Solid State Ionics, Jul 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">CICECO-ICMCB 1st Workshop : Collaborative Innovations on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CICECO; ICMCB, Oct 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651796v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of an innovative process assisted by pressurized CO2 for the direct recycling of lithium-ion battery positive electrode production scraps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Sonnemann</w:t>
+                <w:t xml:space="preserve">Stabilité thermique de Na3-xV2(PO4)2F3−yOy : Influence de la substitution du Fluor par l’Oxygène et Mécanismes de dégradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Minart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids; European Federation of Chemical Engineering; University of Maribor, May 2024, Maribor, Slovenia. pp.1-1</w:t>
+              <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFECI, Apr 2024, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579212v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionothermal synthesis of polyanionic electrode material Na3V2(PO4)2FO2 through a topotactic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runhe Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Nuernberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable polyanionic electromMaterial for Na-ion batteries obtained by ionothermal synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of an innovative process assisted by pressurized CO2 for the direct recycling of lithium-ion battery positive electrode production scraps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Gaalich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hayagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Sonnemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids; European Federation of Chemical Engineering; University of Maribor, May 2024, Maribor, Slovenia. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117442v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-ion battery recycling: from component separation to material regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Philippot</w:t>
+                <w:t xml:space="preserve">A new mixed conductive polymer for replacing PVDF binder and carbon additive at the positive electrode in Li-Ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recyclage et batteries vertes - RS2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RS2E, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RS2E Biannual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RS32E – Réseau sur le stockage électrochimique de l’énergie, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891631v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct recycling of Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron and sulfate based positive electrode materials for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Grebenshchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Masquelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICECO-ICMCB 1st Workshop : Collaborative Innovations on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CICECO; ICMCB, Oct 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Solid State Ionics, Jul 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788668v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité thermique de Na3-xV2(PO4)2F3−yOy : Influence de la substitution du Fluor par l’Oxygène et Mécanismes de dégradations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pablos</w:t>
+                <w:t xml:space="preserve">A new mixed conductive polymer for replacing PVDF binder and carbon additive at the positive electrode in Li-Ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFECI, Apr 2024, Dourdan, France</w:t>
+              <w:t xml:space="preserve">IUPAC MACRO 2024 - The 50th World Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUPAC, Jul 2024, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832019v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mixed conductive polymer for replacing PVDF binder and carbon additive at the positive electrode in Li-Ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Brochon</w:t>
+                <w:t xml:space="preserve">Direct recycling of Li-ion battery production scraps by pressurized fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Hayagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Gaalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bousquet</w:t>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RS2E Biannual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RS32E – Réseau sur le stockage électrochimique de l’énergie, Oct 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">7th Euro-Mediterranean Conference on Materials and Renewable Energies - EMCMRE-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919884v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and sulfate based positive electrode materials for Na-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Grebenshchikova</w:t>
+                <w:t xml:space="preserve">Inorganic-polymer composite materials at the positive electrode of Li all solid-state batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Brochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Solid State Ionics, Jul 2024, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 50 DESTINY PhD students</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Commission, Feb 2024, Białka Tatrzańska, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757305v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new mixed conductive polymer for replacing PVDF binder and carbon additive at the positive electrode in Li-Ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
+                <w:t xml:space="preserve">Supercritical ionothermal relithiation of Li1-x(Ni0.6Mn0.2Co0.2)O2 positive electrode materials for Li-Ion Battery Direct Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enmanuel Duarte Anaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Suchomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC MACRO 2024 - The 50th World Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUPAC, Jul 2024, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids; European Federation of Chemical Engineering; University of Maribor, May 2024, Maribor, Slovenia. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919902v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct recycling of Li-ion battery production scraps by pressurized fluids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Na-ion batteries and Li-ion battery direct recycling to increase batteries sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euro-Mediterranean Conference on Materials and Renewable Energies - EMCMRE-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Indo-Frenche Laboratory for Solid State Chemistry (IFLaSc or LAFICS) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFLaSc; LAFICS, Oct 2024, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788721v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inorganic-polymer composite materials at the positive electrode of Li all solid-state batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
+                <w:t xml:space="preserve">Influence of local order on electrochemical properties of high voltage spinel LiNi0.5Mn1.5O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gozde Oney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 50 DESTINY PhD students</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Commission, Feb 2024, Białka Tatrzańska, Poland</w:t>
+              <w:t xml:space="preserve">24th International Conference on Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Solid State Ionics, Jul 2024, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919862v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical ionothermal relithiation of Li1-x(Ni0.6Mn0.2Co0.2)O2 positive electrode materials for Li-Ion Battery Direct Recycling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the anionic substitution and particles morphology on the energy storage performance of Na3V2(PO4)2F3-yOy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids; European Federation of Chemical Engineering; University of Maribor, May 2024, Maribor, Slovenia. pp.1-2</w:t>
+              <w:t xml:space="preserve">14th International Conference on Ceramic Materials and Components for Energy and Environmental Applications - CMCEE-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AKCongress, Aug 2024, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579221v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the transition metal order in spinel LiNi0.5Mn1.5O4 by electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gozde Oney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMRS - ICAM &amp; ICMAT 2023 : International Conference on Advanced Materials &amp; 11th International Conference on Materials for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society of Singapore, Jun 2023, Singapoure, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of Na3-xV2(PO4)2F3-yOy: influence of F- for O2- substitution and degradation mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyoto University, Mar 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyanionic electrode materials for Na-ion batteries obtained by topochemical reaction in ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state NMR characterization of Na3V2(PO4)2F3-yOy positive electrode materials for Na-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Conference &amp; Exposition on Advanced Ceramics &amp; Composites - ICACC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Ceramic Society (ACerS) - Engineering Ceramics Division (ECD), Jan 2023, Daytona Beach, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New vanadium phosphates as positive electrode materials for Na-ion and K-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunkyu Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMRS - ICAM &amp; ICMAT 2023 : International Conference on Advanced Materials &amp; 11th International Conference on Materials for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society of Singapore, Jun 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct recycling of Li-ion battery positive electrodes assisted by supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Hayagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rabuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Meeting on Supercritical Fluids - EMSF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Advancement of Supercritical Fluids, May 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved electrochemical performance for high voltage spinel LiNi0.5Mn1.5O4 modified by supercritical fluid chemical deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Courbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIBD2023 - Lithium Battery Dscussions "Electrode Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Université de Bordeaux; Bordeaux INP, Jun 2023, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct recycling of lithium-ion batteries positive electrodes production scraps, an innovative process assisted by supercritical CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Hayagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rabuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Solvothermal Hydrothermal Association Conference - ISHA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHA, Sep 2023, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-voltage vanadium phosphate fluorides as positive electrode materials for alkali-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards reversible high-voltage multi-electron reactions in alkali-ion batteries using vanadium phosphate positive electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Park Sunkyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wernert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551416v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-voltage multi-electron reactions in metal-ion batteries using vanadium phosphate positive electrode materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">High performance for high voltage spinel LiNi0.5Mn1.5O4 modified by supercritical fluid chemical deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Courbaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBA 2022 - International Battery Association Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Présentiel &amp; Visioconférence, Slovenia</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 - Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551403v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la morphologie et de l’ordre cationique sur les performances électrochimiques de LiNi0.5Mn1.5O4 dans les batteries Li-ion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gozde Oney</w:t>
+                <w:t xml:space="preserve">Polyanionic materials at the positive of Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Keramic-Ceramics 2021 - 96th DKG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DKG, Apr 2022, Visioconférence, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586662v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reversible high-voltage multi-electron reactions in alkali-ion batteries using vanadium phosphate positive electrode materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Wernert</w:t>
+                <w:t xml:space="preserve">Taille des particules et fonctionnalisation de surface : deux paramètres clés pour améliorer les propriétés de transport du matériau d’électrode positive Na3V2(PO4)2FO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Meeting on Lithium Batteries - IMLB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551503v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille des particules et fonctionnalisation de surface : deux paramètres clés pour améliorer les propriétés de transport du matériau d’électrode positive Na3V2(PO4)2FO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dany Carlier</w:t>
+                <w:t xml:space="preserve">High-voltage multi-electron reactions in metal-ion batteries using vanadium phosphate positive electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Park Sunkyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">IBA 2022 - International Battery Association Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Présentiel &amp; Visioconférence, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550276v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance for high voltage spinel LiNi0.5Mn1.5O4 modified by supercritical fluid chemical deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+                <w:t xml:space="preserve">Towards reversible high-voltage multi-electron reactions in alkali-ion batteries using vanadium phosphate positive electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Park Sunkyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 - Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">21st International Meeting on Lithium Batteries - IMLB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587690v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyanionic materials at the positive of Na-ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+                <w:t xml:space="preserve">Influence de la morphologie et de l’ordre cationique sur les performances électrochimiques de LiNi0.5Mn1.5O4 dans les batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gozde Oney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keramic-Ceramics 2021 - 96th DKG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DKG, Apr 2022, Visioconférence, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551424v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reversible high-voltage multi-electron reactions in alkali-ion batteries using vanadium phosphate positive electrode materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Solid state NMR characterization of Na3V2(PO4)2F3-yOy positive electrode materials for Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Wernert</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">IBA 2022 - International Battery Association Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Présentiel &amp; Visioconférence, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551507v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state NMR characterization of Na3V2(PO4)2F3-yOy positive electrode materials for Na-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Improved electrochemical performance of a high voltage spinel LiNi0.5Mn1.5O4 modified by an Al rich coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Courbaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBA 2022 - International Battery Association Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Présentiel &amp; Visioconférence, Slovenia</w:t>
+              <w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551592v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oiginal mchanisms observed during ccling of Na3V2(PO4)2F3 and Na3V2(PO4)3 in Na-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Park Sunkyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Internationale sur les Hydrures et le Stockage de l'Énergie en "Hommage à Michel Latroche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved electrochemical performance of a high voltage spinel LiNi0.5Mn1.5O4 modified by an Al rich coating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dany Carlier</w:t>
+                <w:t xml:space="preserve">Impact of F- for O2- substitution in Na3V3+2-yV4+y(PO4)2F3-yOy on their structural and electrochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Bianchini Nuernberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS - 2022 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Présentiel &amp; Visioconférence, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590920v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of F- for O2- substitution in Na3V3+2-yV4+y(PO4)2F3-yOy on their structural and electrochemical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaitre intimement le matériau développé pour optimiser ses propriétés à l’électrode positive de batteries Métal-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chloé Pablos</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Présentiel &amp; Visioconférence, Japan</w:t>
+              <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d'Étude des Composés d'Insertion, Mar 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550265v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaitre intimement le matériau développé pour optimiser ses propriétés à l’électrode positive de batteries Métal-ion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la stabilité électrochimique de la spinelle haut potentiel LINI0,5MN1,5O4 par un enrobage de surface riche en aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Courbaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d'Étude des Composés d'Insertion, Mar 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548815v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la stabilité électrochimique de la spinelle haut potentiel LINI0,5MN1,5O4 par un enrobage de surface riche en aluminium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">High-voltage vanadium phosphate fluorides as positive electrode materials for alkali-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wernert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d'Étude des Composés d'Insertion, Mar 2022, Sète, France</w:t>
+              <w:t xml:space="preserve">Journées d'Électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566658v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth knowledge of Vanadium Fluoride Phosphates to optimize their properties at the positive electrode of Na-ion batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Local atomic and electronic structure of positive electrode materials for Na-ion batteries studied by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Biecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Sodium-Ion Battery - CICEnergigune</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visioconférence, Spain</w:t>
+              <w:t xml:space="preserve">9th Ibero-American NMR Meeting with the 10th GERMN Biennial Meeting and the 7th Iberian NMR Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Visioconférence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551446v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards reversible high-voltage multi-electron reactions in alkali-ion batteries using vanadium phosphate positive electrode materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Park Sunkyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Nov 2021, Visioconférence, United States</w:t>
+              <w:t xml:space="preserve">240th ECS Meeting - Special Symposium in Honor of Claude Delmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society, Oct 2021, Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551530v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local atomic and electronic structure of positive electrode materials for Na-ion batteries studied by NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Insight on the local structure and electronic structure of positive electrode materials for Na-ion batteries using solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Biecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Ibero-American NMR Meeting with the 10th GERMN Biennial Meeting and the 7th Iberian NMR Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Visioconférence, Spain</w:t>
+              <w:t xml:space="preserve">2021 Virtual MRS Spring Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Apr 2021, Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551626v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards reversible high-voltage multi-electron reactions in alkali-ion batteries using vanadium phosphate positive electrode materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Wernert</w:t>
+                <w:t xml:space="preserve">Multimodal study of dis-sodiation mechanisms within individual Na3V2(PO4)2F3 cathode crystals using 4D-STEM-ASTAR and STXM-XANES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Cherednichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">240th ECS Meeting - Special Symposium in Honor of Claude Delmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy and Microanalysis 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Pittsburgh - Virtual, United States. pp.3446-3447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621011843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551524v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight on the local structure and electronic structure of positive electrode materials for Na-ion batteries using solid state NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Towards low-cost and sustainable Na-Ion batteries using vanadium phosphate positive electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Virtual MRS Spring Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society, Apr 2021, Visioconférence, United States</w:t>
+              <w:t xml:space="preserve">2021 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2021, Présentiel &amp; Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551623v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal study of dis-sodiation mechanisms within individual Na3V2(PO4)2F3 cathode crystals using 4D-STEM-ASTAR and STXM-XANES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edgar Rauch</w:t>
+                <w:t xml:space="preserve">In-depth knowledge of Vanadium Fluoride Phosphates to optimize their properties at the positive electrode of Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runhe Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Sodium-Ion Battery - CICEnergigune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visioconférence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759682v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards low-cost and sustainable Na-Ion batteries using vanadium phosphate positive electrode materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Towards reversible high-voltage multi-electron reactions in alkali-ion batteries using vanadium phosphate positive electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Petit</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Park Sunkyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Wernert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Materials Research Society, Nov 2021, Présentiel &amp; Visioconférence, United States</w:t>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2021, Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551465v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyanionic materials at the positive of Na-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Polyanionic materials at the positive electrode of Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERAMICS 2020 - 95th DKG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DKG, Mar 2020, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">NEXGENNA International Symposium on Sodium-Ion Battery Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faraday Institution - Lancaster University, Feb 2020, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551428v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyanionic materials at the positive electrode of Na-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The redox paradox of vanadium at the origin of the electrochemical behavior of LiVPO4F1-yOy and Na3V2(PO4)2F3-yOy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dany Carlier</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEXGENNA International Symposium on Sodium-Ion Battery Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faraday Institution - Lancaster University, Feb 2020, Lancaster, United Kingdom</w:t>
+              <w:t xml:space="preserve">IBA 2020 - International Battery Association Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548643v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox paradox of vanadium at the origin of the electrochemical behavior of LiVPO4F1-yOy and Na3V2(PO4)2F3-yOy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Polyanionic materials at the positive of Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long H. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Boivin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBA 2020 - International Battery Association Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Bled, Slovenia</w:t>
+              <w:t xml:space="preserve">CERAMICS 2020 - 95th DKG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DKG, Mar 2020, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551482v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic liquids for positive electrode material nano-structuration and surface optimization in hybrid supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Enhanced Electrochemical Capacitors - ISEECap 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anionic and cationic substitution to control the properties of vanadium fluorophosphates for Na-Ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14195,212 +14299,212 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New inorganic-polymer composite materials for the positive electrode of asymmetric supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swagata Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Edition ENGINE 2025 - Winter School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the hype: delving into the environmental impacts of supercritical fluids’ applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Gaalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Sonnemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14410,73 +14514,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Željko Knez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Maribor, Slovenia. ISASF, Proceedings of the 20th European Meeting on Supercritical Fluids - EMSF 2024, pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inorganic-polymer composite materials at the positive electrode of Li all solid-state batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivone Marselina Nugraha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14485,351 +14589,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Brochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cloutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GS-EES - Graduate School Electrochemical Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of Na3-xV2(PO4)2F3-yOy: influence of F- for O2- substitution and degradation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Minart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Duttine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIBD2023 - Lithium Battery Dscussions "Electrode Materials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of morphology and order in spinel LiNi0.5Mn1.5O4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gozde Oney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14839,367 +14943,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization Pathways for Sodium Sulfate: Addressing One of the Most Abundant By-Products of the Battery Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinz Ymannuelle C. Tatad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale Mapping of Transition Metal Ordering in Individual LiNi0.5Mn1.5O4 Particles Using 4D-STEM ACOM Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gozde Oney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Adrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct recycling process for production scraps of Li-ion batteries positive electrode based on pressurized CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Hayagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aymonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId325"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15267,51 +15371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="525B380C"/>
+    <w:nsid w:val="79DB6FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15498,51 +15602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-olchowka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7430-0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190574585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/331145541825596600962" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Nazmutdinova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Marselina Nugraha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Gaalich" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Lee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA06213F" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05533107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helies Hyrondelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Minart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialsau.5c00204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Grebenshchikova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hayagan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ercicek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103080" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhe Fang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Buffiere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18716" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090975v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05591" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967475v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Dourges" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Driouech" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c09427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.4c00868" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354148v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yaroslavtsev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202511285" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bousquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202409403" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801933v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta04976d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA02097A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400120" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743958v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01833" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534068v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Courbaron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano Sevillano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c03230" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Molini&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA04544G" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04578200v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Oney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103486" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tailliez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03342B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947373v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14777" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01328" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104136v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pablos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00539" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692962v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr01080a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100179" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03446" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618175v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Gartmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Walfort" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamattina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pollnau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100179" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884709v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Adan-Mas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bourgeois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Paradiso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01905" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824766v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00616b" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092325" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123051v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hasler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028092v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02546" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9a03" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06967" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294384v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Broux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05137F" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz Arana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayna Terraschke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2018-0201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318063v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b14249" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00171A" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098282v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07707J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467119v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03546" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wickleder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06842A" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lavoie-Cardinal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Geringer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Varella Rodrigues" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201703707" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Senden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Adlung" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Meijerink" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00581D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143171v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702375" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779325v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.058" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS1BKQ6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780488v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687358v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc02258h" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780524v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minfeng L&#252;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aliev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402578m" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164896v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165078v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05196242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224244v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788680v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788757v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651796v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579212v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613822v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117442v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788668v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832019v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579221v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmanuel Duarte Anaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703498v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117488v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117185v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Wang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722178v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738662v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551416v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551403v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Sunkyu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586662v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550276v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551507v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551592v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548794v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590920v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548815v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566658v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551530v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551626v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551623v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759682v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621011843" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551428v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548643v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223082v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959691v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Dutta" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622355v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919957v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613815v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990287v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinz Ymannuelle C. Tatad" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413045v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Adrar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Cao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587651v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacob-olchowka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7430-0266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190574585" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/331145541825596600962" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Nazmutdinova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Marselina Nugraha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202506757" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05600891v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinz Ymannuelle C. Tatad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tassel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c17388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Gaalich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daye Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2025.108106" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Bianchini Nuernberg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA06213F" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05533107v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helies Hyrondelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demourgues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05403" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Minart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmaterialsau.5c00204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090975v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Poupart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-in197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974907v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runhe Fang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Buffiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c18716" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04850670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Hayagan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05591" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967475v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Dourges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.179191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ercicek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lecoutre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2025.103080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018678v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Driouech" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c09427" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.4c00868" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05354148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Grebenshchikova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02412" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255016v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Yaroslavtsev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202511285" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05266778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01935" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA02097A" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04577268v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202400120" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Salvetat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c01833" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ta04976d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Courbaron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano Sevillano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c03230" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04578200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gozde Oney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2024.103486" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Kovrugin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Molini&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA04544G" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304538v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tailliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dourges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT03342B" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bousquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202409403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pablos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00539" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02147" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c14777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Carlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/batt.202100179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618175v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nando Gartmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Walfort" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Lamattina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pollnau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100179" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884709v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Adan-Mas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bourgeois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Legros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Paradiso" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01905" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03692962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr01080a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824766v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2na00616b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092325" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hasler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hagemann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2020.117866" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ab9a03" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long H. B. Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masquelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06967" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02546" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318063v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b14249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00171A" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lemoine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC07707J" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467119v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Broux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b03546" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143453v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ruiz Arana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huayna Terraschke" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znb-2018-0201" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172143v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2019.04.010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC05137F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143227v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Suta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lavoie-Cardinal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wickleder" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.064024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Geringer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Varella Rodrigues" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201703707" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143445v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06842A" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Senden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Adlung" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries Meijerink" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP00581D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702375" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779325v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.03.058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS1BKQ6C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687358v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc02258h" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780488v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6b01024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780524v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minfeng L&#252;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almaz Aliev" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402578m" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05196242v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165078v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224244v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225616v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117442v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832019v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613822v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579212v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919884v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757305v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788721v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919862v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579221v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enmanuel Duarte Anaya" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Suchomel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651796v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703498v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel V&#233;ron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612832v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117488v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741066v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117185v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunkyu Park" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Wernert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziliang Wang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722178v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rabuel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738662v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722149v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551507v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Park Sunkyu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587690v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551403v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551503v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586662v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551592v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590920v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delpuech" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548794v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548815v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551416v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551626v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551524v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759682v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folastre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Cherednichenko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Rauch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621011843" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551465v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551446v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551530v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548643v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551482v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551428v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223082v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223097v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Dutta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919957v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613815v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990287v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332772v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413045v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Adrar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Cao" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587651v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>