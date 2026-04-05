--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -755,546 +755,546 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerizine</w:t>
+                <w:t xml:space="preserve">Vwadezil ou l'art de désarmer la langue dominante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Aktypi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacob Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">Francophonies, divers(c)ités, polyphonies : comment habiter le monde en plusieurs langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITÉ DE FORMATION ET DE RECHERCHE LETTRES ET SCIENCES HUMAINES DEPARTEMENT DE FRANÇAIS, May 2025, Saint-Louis du Sénégal, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510119v1</w:t>
+                <w:t xml:space="preserve">hal-04992218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EXPÉRIMENTATION D’UN NOUVEAU CONTRAT ÉDUCATIF DANS LES 14 ÉCOLES DU CLUSTER DE MIRAGOANE : VERS LE DÉVELOPPEMENT D’UNE CULTURE DE MOTIVATION INTRINSÈQUE DES APPRENANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congres du cluster de Miragoane pour une éducation de qualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CORENOPE (Commission de Réflexion sur de Nouvelles Pratiques Éducatives), Sep 2023, Miragoane, Haïti</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écrivain·es issus de Master de création littéraire. Table Ronde avec Anne Pauly, Lucie Rico et Shane Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Une littérature française à l’épreuve du xxie siècle. Romans, récits et narrations numériques (2011-2020) », dir. Aurélie Adler, Bruno Blanckeman, Mathieu Messager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 3, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Communautés de lecteurs et de lectrices [COLL] pour soutenir la motivation en lecture des élèves du premier cycle de l’école fondamentale haïtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Jean-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE NATIONAL SUR L’ENSEIGNEMENT-APPRENTISSAGE DE LA LITTÉRATIE AU NIVEAU DU PRÉSCOLAIRE ET DU PREMIER CYLCE FONDAMENTAL EN HAÏTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Quisqueya, Sep 2019, Port-au-Prince, Haïti</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vwadezil ou l'art de désarmer la langue dominante</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerizine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Aktypi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Audiffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Bastit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Canniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Francophonies, divers(c)ités, polyphonies : comment habiter le monde en plusieurs langues ?</w:t>
-[...116 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Les chemins créatifs de la critique : littérature, création, action !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Cerisy-la-Salle, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pauly</w:t>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">hal-04320142v1</w:t>
+                <w:t xml:space="preserve">hal-05510119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits trous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edilivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.64, 2020, 9782414430284</w:t>
             </w:r>
           </w:p>
@@ -1783,51 +1783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B93B017"/>
+    <w:nsid w:val="26803676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1931,51 +1931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EB626200"/>
+    <w:nsid w:val="2B4592C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2165,51 +2165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacobjeanjacques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3201-2328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanjacques.jacob7@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jacob-jean-jacques-lecture-ecriture-formation-decrochage-motivation-atelier/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/2h92f3yp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/wpddru3v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/4x6ukbdn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/33nkmt4n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livakte.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/2s3r7ead" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/yw7r478y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tripfoumi.com/blog/2023/08/26/la-bnh-lancera-bientot-la-2e-edition-de-aventure-litteraire-vers-le-sud/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/36a7zr3p" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/286jyf2s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/2easf87t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MHpWoqihGnQ" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lenouvelliste.com/article/236511/jacob-jean-jacques-en-amour-avec-les-jeunes-de-petit-goave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lenouvelliste.com/article/235611/a-petit-goave-jacob-jean-jacques-milite-pour-une-societe-de-culture" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palmes-magazine.com/entretien-avec-jacob-jean-jacques-autour-de-son-recueil-petits-trous/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palmes-magazine.com/lamour-dans-petits-trous-de-jacob-jean-jacques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palmes-magazine.com/palmes-dor-a-jacob-jean-jacques/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balistrad.com/jacob-jean-jacques-ecrivain-chercheur/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=o8tDpl6pwMM" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alterpresse.org/spip.php?article24504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jean-Jacques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rico" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sorin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Carle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Philippy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albensour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galand-Lecardonnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leterrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04348102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edilivre.com/petits-trous-jacob-jean-jacques.html/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacobjeanjacques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-3201-2328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jeanjacques.jacob7@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/jacob-jean-jacques-lecture-ecriture-formation-decrochage-motivation-atelier/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/2h92f3yp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/wpddru3v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/4x6ukbdn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/33nkmt4n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livakte.blogspot.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/2s3r7ead" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/yw7r478y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tripfoumi.com/blog/2023/08/26/la-bnh-lancera-bientot-la-2e-edition-de-aventure-litteraire-vers-le-sud/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/36a7zr3p" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/286jyf2s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tinyurl.com/2easf87t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MHpWoqihGnQ" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lenouvelliste.com/article/236511/jacob-jean-jacques-en-amour-avec-les-jeunes-de-petit-goave" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lenouvelliste.com/article/235611/a-petit-goave-jacob-jean-jacques-milite-pour-une-societe-de-culture" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palmes-magazine.com/entretien-avec-jacob-jean-jacques-autour-de-son-recueil-petits-trous/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palmes-magazine.com/lamour-dans-petits-trous-de-jacob-jean-jacques/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://palmes-magazine.com/palmes-dor-a-jacob-jean-jacques/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://balistrad.com/jacob-jean-jacques-ecrivain-chercheur/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=o8tDpl6pwMM" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alterpresse.org/spip.php?article24504" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jean-Jacques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04458766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04406601v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rico" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Haddad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Sorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Aktypi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Audiffret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bastit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bayard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Canniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392559v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Stera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04392447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Carle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Philippy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34052" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04395923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Albensour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galand-Lecardonnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leterrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04348102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edilivre.com/petits-trous-jacob-jean-jacques.html/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>