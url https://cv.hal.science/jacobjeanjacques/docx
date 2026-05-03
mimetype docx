--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1783,51 +1783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26803676"/>
+    <w:nsid w:val="C1B4B10B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1931,51 +1931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B4592C1"/>
+    <w:nsid w:val="3E2DA706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>