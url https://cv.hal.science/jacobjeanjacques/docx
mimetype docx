--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1783,51 +1783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1B4B10B"/>
+    <w:nsid w:val="BAC8D4AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1931,51 +1931,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E2DA706"/>
+    <w:nsid w:val="5AE923B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>