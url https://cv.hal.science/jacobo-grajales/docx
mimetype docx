--- v0 (2026-05-01)
+++ v1 (2026-05-26)
@@ -1508,209 +1508,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : foncier et violences politiques en Afrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A land full of opportunities? Agrarian frontiers, policy narratives and the political economy of peace in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Grajales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ried.243.0007⟩</w:t>
+              <w:t xml:space="preserve">Third World Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.1141-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01436597.2020.1743173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972183v1</w:t>
+                <w:t xml:space="preserve">hal-02553099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A land full of opportunities? Agrarian frontiers, policy narratives and the political economy of peace in Colombia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : foncier et violences politiques en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Grajales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Léonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third World Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (7), pp.1141-1160. </w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue internationale des études du développement, N°243 (3), pp.7-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01436597.2020.1743173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ried.243.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553099v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Entreprises, territoires et pouvoirs politiques : localiser l’analyse du capitalisme extractif</w:t>
               </w:r>
@@ -3697,51 +3697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003032236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.urosario.edu.co/gobernar-en-medio-de-la-violencia-estado-y-paramilitarismo-en-colombia.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/th9789587387988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/recherches-internationales/3068-gouverner-dans-la-violence-le-paramilitarisme-en-colombie-9782811116279.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Toukpo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni-Giovanni Pegurri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saiget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2025.2549299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Gbaintor Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueward Neal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27538796251345218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698249.2024.2306459" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.743.0551" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Russo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03926915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03926927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2019.1691535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03056244.2020.1731683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03336515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.132.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553099v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2020.1743173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.132.0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.123.0171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.151.0155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2WZHK30W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1844" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.075.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.070.0117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2014.992883" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKXB39KQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2011.607701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03375059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03201689v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Grajales" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003032236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editorial.urosario.edu.co/gobernar-en-medio-de-la-violencia-estado-y-paramilitarismo-en-colombia.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/th9789587387988" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/recherches-internationales/3068-gouverner-dans-la-violence-le-paramilitarisme-en-colombie-9782811116279.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751148v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Toukpo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joac.12609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227481v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni-Giovanni Pegurri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saiget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13533312.2025.2549299" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128472v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kou Gbaintor Johnson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueward Neal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/27538796251345218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494097v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;vy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698249.2024.2306459" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.743.0551" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04247744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Amicelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Russo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03926915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23914" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03926927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.23790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Calabrese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manrique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Napolitano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.091.0166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02462395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2019.1691535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553089v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03056244.2020.1731683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03336515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.132.0099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2020.1743173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chauveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric L&#233;onard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.243.0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03351282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.132.0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02553109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.194.0025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119819v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.123.0171" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.151.0155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-2WZHK30W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03261543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.1844" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524358v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.075.0021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01536168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0329" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12278" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463134v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03152066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.070.0117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2014.992883" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dech.12019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LKXB39KQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2011.607701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Allain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03375059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02972173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03019295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03418636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>