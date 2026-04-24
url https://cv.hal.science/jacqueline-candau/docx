--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -1358,425 +1358,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Wallet</w:t>
+                <w:t xml:space="preserve">Pouvoir parler des pesticides ? Une recherche-action pour éprouver les capabilités des travailleurs viticoles (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.33921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278840v1</w:t>
+                <w:t xml:space="preserve">hal-03637155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et salariés agricoles mis en (in)capacité dans le débat sur les pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+                <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://theconversation.com/agriculture-la-diversite-des-acteurs-un-atout-pour-construire-un-nouveau-modele-en-france-162044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419671v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi l'effort environnemental pèse sur les plus vulnérables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculteurs et salariés agricoles mis en (in)capacité dans le débat sur les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166-167, pp.155 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.13244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366192v1</w:t>
+                <w:t xml:space="preserve">hal-04419671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir parler des pesticides ? Une recherche-action pour éprouver les capabilités des travailleurs viticoles (Gironde, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi l'effort environnemental pèse sur les plus vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.33921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03637155v1</w:t>
+                <w:t xml:space="preserve">hal-03366192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t>
               </w:r>
@@ -2115,217 +2115,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la science construit des problèmes exemplaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, mai 2017, pp.21</w:t>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606308v1</w:t>
+                <w:t xml:space="preserve">hal-02607330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la science construit des problèmes exemplaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, mai 2017, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607330v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appartenance au territoire, une ressource convoitée ? Enquête en milieu rural</w:t>
               </w:r>
@@ -2570,51 +2570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClustOfVar-based approach for unsupervised learning: Reading of synthetic variables with sociological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,51 +2950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par classification de variables pour la typologie d'observations : le cas d'une enquête agriculture et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,282 +3151,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs, des voisins reconnus par les nouveaux résidents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'engagement des agriculteurs dans un service environnemental. L'exemple du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4), pp.691-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.524.0691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590800v1</w:t>
+                <w:t xml:space="preserve">halshs-00659274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de domination et relations de service : L'accueil à la ferme en Périgord patrimonialisé</w:t>
+                <w:t xml:space="preserve">Les agriculteurs, des voisins reconnus par les nouveaux résidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (3), pp.419-437</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164, p. 24 - p. 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595468v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des agriculteurs dans un service environnemental. L'exemple du paysage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus de domination et relations de service : L'accueil à la ferme en Périgord patrimonialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue suisse de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.419-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.524.0691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00659274v1</w:t>
+                <w:t xml:space="preserve">hal-02595468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t>
               </w:r>
@@ -3618,217 +3618,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00456153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymat en localité. Enquête sur les relations de voisinage en milieu rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">La médiation par le paysage dans le conseil agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.C. Baud</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pervanchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 127, pp.247-267</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 158, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592262v1</w:t>
+                <w:t xml:space="preserve">hal-02591931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation par le paysage dans le conseil agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+                <w:t xml:space="preserve">Anonymat en localité. Enquête sur les relations de voisinage en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pervanchon</w:t>
+                <w:t xml:space="preserve">A.C. Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 158, pp.40-45</w:t>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.247-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591931v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilités rurales : les agriculteurs et les autres</w:t>
               </w:r>
@@ -3896,90 +3896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape elements: can they help in selling protected designation of origin products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6637,389 +6637,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement comme objet de recherche en sociologie : filiations, enjeux épistémologiques, frontières disciplinaires : Introduction</w:t>
+                <w:t xml:space="preserve">De la légitimité des usages récréatifs à l’organisation d’un service d’accueil en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Université Laval, pp.13-16, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
+              <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.67-92, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597264v1</w:t>
+                <w:t xml:space="preserve">hal-02597301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la légitimité des usages récréatifs à l’organisation d’un service d’accueil en forêt</w:t>
+                <w:t xml:space="preserve">Un regard particulier sur les postulats sociologiques de Marx et de Durkheim à l’heure de la sociologie de l’environnement : chapitre 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.67-92, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
+              <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Université Laval, pp.63-78, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597301v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard particulier sur les postulats sociologiques de Marx et de Durkheim à l’heure de la sociologie de l’environnement : chapitre 4</w:t>
+                <w:t xml:space="preserve">L'environnement comme objet de recherche en sociologie : filiations, enjeux épistémologiques, frontières disciplinaires : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Université Laval, pp.63-78, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
+              <w:t xml:space="preserve">, Presses Université Laval, pp.13-16, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597269v1</w:t>
+                <w:t xml:space="preserve">hal-02597264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme catégorie d'action ? Comment passer d'une posture incantatoire à une pratique opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.193-207, 2008, Update Sciences and Technologies, 978-2-6592-0060-3</w:t>
@@ -8482,217 +8482,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d’exposition aux pesticides. Entre objectivation des sociologues et sentiments moraux des travailleurs agricoles</w:t>
+                <w:t xml:space="preserve">Inégalités de participation au débat sur les pesticides : travailleurs agricoles mis en incapacité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AISLF La société morale, CR 23 Sociologie de l’environnement, webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, webinaire, Tunisia</w:t>
+              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe, Centre Emile Durkheim et CEREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux + webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362324v1</w:t>
+                <w:t xml:space="preserve">hal-03362339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de participation au débat sur les pesticides : travailleurs agricoles mis en incapacité ?</w:t>
+                <w:t xml:space="preserve">Inégalités d’exposition aux pesticides. Entre objectivation des sociologues et sentiments moraux des travailleurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe, Centre Emile Durkheim et CEREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux + webinaire, France</w:t>
+              <w:t xml:space="preserve">Congrès AISLF La société morale, CR 23 Sociologie de l’environnement, webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, webinaire, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362339v1</w:t>
+                <w:t xml:space="preserve">hal-03362324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eprouver des inégalités environnementales par la recherche-action. Le cas des capabilités des travailleurs viticoles à dire leur exposition aux pesticides</w:t>
               </w:r>
@@ -9177,693 +9177,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les notions d'action collective, participation et capacitation des enjeux de la coopération ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la prévention renforce les inégalités d'exposition aux pesticides : Mise en place du plan Ecophyto dans le vignoble girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Migneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France. pp.8</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2018, Toulouse, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608372v1</w:t>
+                <w:t xml:space="preserve">hal-02607591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la prévention renforce les inégalités d'exposition aux pesticides : Mise en place du plan Ecophyto dans le vignoble girondin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Migneaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02607591v1</w:t>
+                <w:t xml:space="preserve">hal-02609364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les agriculteurs jugent-ils leurs efforts pour améliorer la qualité de l'eau des captages prioritaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
+              <w:t xml:space="preserve">Journées Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609364v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les agriculteurs jugent-ils leurs efforts pour améliorer la qualité de l'eau des captages prioritaires ?</w:t>
+                <w:t xml:space="preserve">Que disent les notions d'action collective, participation et capacitation des enjeux de la coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire Le collaboratif, un champ mouvant : théories, méthodes et enjeux, Fabrique des Territoires innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608387v1</w:t>
+                <w:t xml:space="preserve">hal-02608372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en incapacité professionnelle pour contrôler l’accès à la terre agricole à La Réunion</w:t>
+                <w:t xml:space="preserve">Accéder à la terre agricole hier et aujourd’hui à La Réunion : exemple de Piton l’Ermitage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Journées ATM, Agricultures, ruralités et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. pp.15</w:t>
+              <w:t xml:space="preserve">IIIème journée d’Études Humanités Environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Paul La Réunion, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606305v1</w:t>
+                <w:t xml:space="preserve">hal-02606306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action collective, participation, capacitation : que regarde-t-on avec chacune de ces notions ?</w:t>
+                <w:t xml:space="preserve">Efforts demandés aux agriculteurs pour protéger les ressources en eau : Étude sociologique et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Le collaboratif, un champ mouvant : théories, méthodes et enjeux » Fabrique des Territoires innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.21</w:t>
+              <w:t xml:space="preserve">Journée technique Syndicat d’Eau du Val du Thouet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Airvault, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606917v1</w:t>
+                <w:t xml:space="preserve">hal-02606918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efforts demandés aux agriculteurs pour protéger les ressources en eau : Étude sociologique et géographique</w:t>
+                <w:t xml:space="preserve">Mise en incapacité professionnelle pour contrôler l’accès à la terre agricole à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Syndicat d’Eau du Val du Thouet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Airvault, France. pp.25</w:t>
+              <w:t xml:space="preserve">XXXIIIème Journées ATM, Agricultures, ruralités et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606918v1</w:t>
+                <w:t xml:space="preserve">hal-02606305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder à la terre agricole hier et aujourd’hui à La Réunion : exemple de Piton l’Ermitage</w:t>
+                <w:t xml:space="preserve">Action collective, participation, capacitation : que regarde-t-on avec chacune de ces notions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIème journée d’Études Humanités Environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Paul La Réunion, France. pp.20</w:t>
+              <w:t xml:space="preserve">Séminaire « Le collaboratif, un champ mouvant : théories, méthodes et enjeux » Fabrique des Territoires innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606306v1</w:t>
+                <w:t xml:space="preserve">hal-02606917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique et géographique sur les rapports agriculture et eau : premiers résultats sur le Gave de Pau</w:t>
               </w:r>
@@ -10000,273 +10000,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités intra et intergénérationnelles à l'aune des préoccupations environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sociologie critique de l'environnement en France : rétrospective depuis les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Rimouski, Canada. pp.5</w:t>
+              <w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie. Conférence en semi-plénière : "Dénaturalisation des sciences de la nature et du vivant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint Quentin en Yvelines, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602138v1</w:t>
+                <w:t xml:space="preserve">hal-02601445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociabilités rurales à l’épreuve de la diversité sociale. Les territoires de l’autochtonie : enquêtes en Dordogne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">Inégalités intra et intergénérationnelles à l'aune des préoccupations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ruralités contemporaines EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.34</w:t>
+              <w:t xml:space="preserve">Congrès de ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rimouski, Canada. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601456v1</w:t>
+                <w:t xml:space="preserve">hal-02602138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie critique de l'environnement en France : rétrospective depuis les années 1970</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociabilités rurales à l’épreuve de la diversité sociale. Les territoires de l’autochtonie : enquêtes en Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie. Conférence en semi-plénière : "Dénaturalisation des sciences de la nature et du vivant ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saint Quentin en Yvelines, France. pp.12</w:t>
+              <w:t xml:space="preserve">Séminaire ruralités contemporaines EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601445v1</w:t>
+                <w:t xml:space="preserve">hal-02601456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le «rapport au lieu de vie», concept pour une approche socio-spatiale du cohabiter : propositions méthodologiques</w:t>
               </w:r>
@@ -10544,359 +10544,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Saracco</w:t>
+                <w:t xml:space="preserve">Préserver l’environnement : un effort équitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’association internationale des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717496v1</w:t>
+                <w:t xml:space="preserve">hal-02597263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saracco</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597165v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver l’environnement : un effort équitable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’association internationale des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc. pp.6</w:t>
+              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597263v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité sociale : un enjeu pour les agriculteurs et les ruraux</w:t>
               </w:r>
@@ -11046,51 +11046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme catégorie d'action ? Comment passer d'une posture incantatoire à une pratique opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12000,51 +12000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de l'Association des Ruralistes Français (ARF) « Ruralités Européennes Contemporaines : Diversité et Relations Sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12069,51 +12069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme catégorie d’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12188,178 +12188,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ségrégation spatiale : une solution pour la paix sociale ? L’expérience des hameaux agricoles dans la périphérie de Montpellier</w:t>
+                <w:t xml:space="preserve">L'intentionnalité paysagère des agriculteurs ou le multi-usage en question. Entre régulation localisée et mise en ordre formalisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les périphéries urbaines entre normes et innovations. Les villes du sud de l’Europe ».Thème : Vivre en périphérie urbaine : normes et contraintes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.26</w:t>
+              <w:t xml:space="preserve">75ème congrès Association francophone pour le savoir (ACFAS)Centre de recherche sur le développement territorial /Colloque 625 Ressources naturelles et culturelles : enjeux de modélisation interdisciplinaire, d'évaluation et de gouvernance territoriale CRDT/GREGU, Trois-Rivières, CAN, 8-9 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816472v1</w:t>
+                <w:t xml:space="preserve">hal-02589175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'éléments emblématiques paysagers d'un produit d'origine certifiée : le fromage AOC Saint-Nectaire dans ses écrins paysagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Menadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12395,420 +12395,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intentionnalité paysagère des agriculteurs ou le multi-usage en question. Entre régulation localisée et mise en ordre formalisée ?</w:t>
+                <w:t xml:space="preserve">La ségrégation spatiale : une solution pour la paix sociale ? L’expérience des hameaux agricoles dans la périphérie de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75ème congrès Association francophone pour le savoir (ACFAS)Centre de recherche sur le développement territorial /Colloque 625 Ressources naturelles et culturelles : enjeux de modélisation interdisciplinaire, d'évaluation et de gouvernance territoriale CRDT/GREGU, Trois-Rivières, CAN, 8-9 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.15</w:t>
+              <w:t xml:space="preserve">Colloque « Les périphéries urbaines entre normes et innovations. Les villes du sud de l’Europe ».Thème : Vivre en périphérie urbaine : normes et contraintes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589175v1</w:t>
+                <w:t xml:space="preserve">hal-02816472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionalité de l'agriculture et principes d'équité : quelques effets des contrats agro-environnementaux en France, étude de cas sur un département (Dordogne)</w:t>
+                <w:t xml:space="preserve">Le sens commun de l'environnement pour les agriculteurs : une critique de la modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74ème congrès de l'Association francophone pour le savoir, Régions, Territoires : spécificités, usages, multifonctionnalité, Montréal, CAN, 16-17 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.14</w:t>
+              <w:t xml:space="preserve">2ème congrès de l'Association française de sociologie, Bordeaux, 5-8 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588363v1</w:t>
+                <w:t xml:space="preserve">hal-02588364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens commun de l'environnement pour les agriculteurs : une critique de la modernité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes d'équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rambonilaza Bolatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l'Association française de sociologie, Bordeaux, 5-8 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.23</w:t>
+              <w:t xml:space="preserve">Colloque de l'ACFAS - Université McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588364v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes d'équité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifonctionalité de l'agriculture et principes d'équité : quelques effets des contrats agro-environnementaux en France, étude de cas sur un département (Dordogne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rambonilaza Bolatiana</w:t>
+                <w:t xml:space="preserve">Simone Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ACFAS - Université McGill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">74ème congrès de l'Association francophone pour le savoir, Régions, Territoires : spécificités, usages, multifonctionnalité, Montréal, CAN, 16-17 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151903v1</w:t>
+                <w:t xml:space="preserve">hal-02588363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs locaux et initiatives publiques dans le domaine du paysage : une analyse des processus de construction des interventions publiques localisées</w:t>
               </w:r>
@@ -12846,51 +12846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du programme « Politiques Publiques et Paysages », Saint-Malo, 19-21 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
@@ -13027,51 +13027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13185,204 +13185,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs usagers et gestionnaires des zones humides face aux « contradictions » des politiques publiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farming and landscaping: how the French farmers face up to the ecologisation of their activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Programme National de Recherche sur les Zones Humides, Toulouse, 22-24 octobre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.278-289</w:t>
+              <w:t xml:space="preserve">XI World Congress of Rural Sociology, Trondheim, NOR, 25-30 July 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583199v1</w:t>
+                <w:t xml:space="preserve">hal-02583503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming and landscaping: how the French farmers face up to the ecologisation of their activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agriculteurs usagers et gestionnaires des zones humides face aux « contradictions » des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI World Congress of Rural Sociology, Trondheim, NOR, 25-30 July 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.15</w:t>
+              <w:t xml:space="preserve">Colloque Programme National de Recherche sur les Zones Humides, Toulouse, 22-24 octobre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.278-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583503v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage de territoire, paysage décor, paysage identité : réseaux, modèles et représentations mobilisés dans les processus de discussion de politiques paysagères intercommunales</w:t>
               </w:r>
@@ -13420,51 +13420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « De la connaissance des paysages à l`action paysagère » MEDD-Cemagref, Bordeaux, 2-4 décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13686,312 +13686,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les discussions entre acteurs pour construire une action en commun en faveur du paysage ou de la protection des zones de marais</w:t>
+                <w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Ruault</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers internationaux sur la concertation et la médiation environnementale, Fondation de France, Bordeaux, 18-21 mars 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.9</w:t>
+              <w:t xml:space="preserve">15ème journées de la société d'écologie humaine "Du Nord au Sud : le recours à l'environnement, le retour des paysans ?", Marseille, 11-12 décembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583546v1</w:t>
+                <w:t xml:space="preserve">hal-02582857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t>
+                <w:t xml:space="preserve">Normes en conflit et compétences interactionnelles : débats autour d'un paysage rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème journées de la société d'écologie humaine "Du Nord au Sud : le recours à l'environnement, le retour des paysans ?", Marseille, 11-12 décembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.12</w:t>
+              <w:t xml:space="preserve">Normes sociales et processus cognitifs, Poitiers, 18-20 juin 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582857v1</w:t>
+                <w:t xml:space="preserve">hal-02582855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes en conflit et compétences interactionnelles : débats autour d'un paysage rural</w:t>
+                <w:t xml:space="preserve">Organiser les discussions entre acteurs pour construire une action en commun en faveur du paysage ou de la protection des zones de marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes sociales et processus cognitifs, Poitiers, 18-20 juin 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.6</w:t>
+              <w:t xml:space="preserve">Ateliers internationaux sur la concertation et la médiation environnementale, Fondation de France, Bordeaux, 18-21 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582855v1</w:t>
+                <w:t xml:space="preserve">hal-02583546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des politiques paysagères : entre dimension cognitive et normative</w:t>
               </w:r>
@@ -14141,51 +14141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14396,51 +14396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/73384" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/msha/17319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutille Fabienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calleja Cecilia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrigou Alain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10519815251320014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calleja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-230744" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366192v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.238.0245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592262v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Baud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-006-9010-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287095C6A59F31F052449CDA5851EFCC504C737D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80073-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augagneur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagnani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bozonnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruffaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berlan Darqu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine S&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeneidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608372v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607591v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migneaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606918v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606306v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602575v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601456v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601445v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Domon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Prou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591904v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590653v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01500648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588364v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151903v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586754v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583503v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583572v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587555v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michelin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moquay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/73384" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/msha/17319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutille Fabienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calleja Cecilia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrigou Alain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10519815251320014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calleja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-230744" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.238.0245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-006-9010-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287095C6A59F31F052449CDA5851EFCC504C737D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80073-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augagneur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagnani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bozonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruffaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berlan Darqu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine S&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeneidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migneaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606306v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602575v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Domon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Prou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591904v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590653v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01500648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816472v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586754v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583572v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587555v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michelin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moquay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>