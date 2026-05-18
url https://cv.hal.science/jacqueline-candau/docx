--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1021,230 +1021,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Collaborative Research on Seasonal Work. Collective Capabilities to resist on precarious Work and Living</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticides. Le confort de l’ignorance - François Dedieu, Seuil, 2022, 391 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422183v1</w:t>
+                <w:t xml:space="preserve">hal-04494323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides. Le confort de l’ignorance - François Dedieu, Seuil, 2022, 391 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Collaborative Research on Seasonal Work. Collective Capabilities to resist on precarious Work and Living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Goutille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Garrigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-230744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04494323v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial agri-environmental measures and inequality: some insights from the French case</w:t>
               </w:r>
@@ -1358,425 +1358,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir parler des pesticides ? Une recherche-action pour éprouver les capabilités des travailleurs viticoles (Gironde, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculteurs et salariés agricoles mis en (in)capacité dans le débat sur les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (3), </w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166-167, pp.155 - 181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.33921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.13244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637155v1</w:t>
+                <w:t xml:space="preserve">hal-04419671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi l'effort environnemental pèse sur les plus vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, https://theconversation.com/agriculture-la-diversite-des-acteurs-un-atout-pour-construire-un-nouveau-modele-en-france-162044</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278840v1</w:t>
+                <w:t xml:space="preserve">hal-03366192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs et salariés agricoles mis en (in)capacité dans le débat sur les pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+                <w:t xml:space="preserve">Agriculture : la diversité des acteurs, un atout pour construire un nouveau modèle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Wallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://theconversation.com/agriculture-la-diversite-des-acteurs-un-atout-pour-construire-un-nouveau-modele-en-france-162044</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419671v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi l'effort environnemental pèse sur les plus vulnérables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pouvoir parler des pesticides ? Une recherche-action pour éprouver les capabilités des travailleurs viticoles (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.33921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366192v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologisation des pratiques et territorialisation des activités : une introduction</w:t>
               </w:r>
@@ -1886,187 +1886,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'effort environnemental renforce la dépossession foncière : le cas des agriculteurs de Piton l'Ermitage (La Réunion, océan Indien)</w:t>
+                <w:t xml:space="preserve">Comment révéler les asymétries de pouvoirs en jeu dans la collaboration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des territoires innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.18-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609355v1</w:t>
+                <w:t xml:space="preserve">hal-02609805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment révéler les asymétries de pouvoirs en jeu dans la collaboration ?</w:t>
+                <w:t xml:space="preserve">Quand l'effort environnemental renforce la dépossession foncière : le cas des agriculteurs de Piton l'Ermitage (La Réunion, océan Indien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des territoires innovants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (238), pp.245-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.238.0245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609805v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-action</w:t>
               </w:r>
@@ -2115,217 +2115,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la science construit des problèmes exemplaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, mai 2017, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607330v1</w:t>
+                <w:t xml:space="preserve">hal-02606308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la science construit des problèmes exemplaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, mai 2017, pp.21</w:t>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606308v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appartenance au territoire, une ressource convoitée ? Enquête en milieu rural</w:t>
               </w:r>
@@ -2387,234 +2387,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental sociology in France (1984-2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités intra et intergénérationnelles à l'aune des préoccupations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (1), pp.17-41</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.79-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884916v1</w:t>
+                <w:t xml:space="preserve">hal-02601457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités intra et intergénérationnelles à l'aune des préoccupations environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental sociology in France (1984-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1 (2), pp.79-98</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.17-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601457v1</w:t>
+                <w:t xml:space="preserve">hal-01884916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClustOfVar-based approach for unsupervised learning: Reading of synthetic variables with sociological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,51 +2950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par classification de variables pour la typologie d'observations : le cas d'une enquête agriculture et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,282 +3151,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement des agriculteurs dans un service environnemental. L'exemple du paysage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agriculteurs, des voisins reconnus par les nouveaux résidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 164, p. 24 - p. 31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00659274v1</w:t>
+                <w:t xml:space="preserve">hal-00590800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agriculteurs, des voisins reconnus par les nouveaux résidents</w:t>
+                <w:t xml:space="preserve">Processus de domination et relations de service : L'accueil à la ferme en Périgord patrimonialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 164, p. 24 - p. 31</w:t>
+              <w:t xml:space="preserve">Revue suisse de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.419-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590800v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de domination et relations de service : L'accueil à la ferme en Périgord patrimonialisé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'engagement des agriculteurs dans un service environnemental. L'exemple du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4), pp.691-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.524.0691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595468v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00659274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t>
               </w:r>
@@ -3527,118 +3527,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une concertation restreinte pour définir l'intérêt général des espaces forestiers : Regard sur un paradoxe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anonymat en localité. Enquête sur les relations de voisinage en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.247-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456153v1</w:t>
+                <w:t xml:space="preserve">hal-02592262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médiation par le paysage dans le conseil agricole</w:t>
               </w:r>
@@ -3713,122 +3717,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymat en localité. Enquête sur les relations de voisinage en milieu rural</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une concertation restreinte pour définir l'intérêt général des espaces forestiers : Regard sur un paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.C. Baud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Hors série 6, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.8906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592262v1</w:t>
+                <w:t xml:space="preserve">hal-00456153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilités rurales : les agriculteurs et les autres</w:t>
               </w:r>
@@ -3896,51 +3896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape elements: can they help in selling protected designation of origin products ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Garrigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Goutille, Jacqueline Candau, Elisabeth Lambert (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition aux pesticides</w:t>
@@ -5341,51 +5341,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enseignements transversaux. Révéler et comprendre l'inégal effort environnemental</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
@@ -5408,276 +5408,276 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362294v1</w:t>
+                <w:t xml:space="preserve">hal-03362288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'accès à l'eau agricole dit de la fabrique des inégalités environnementales à La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des enseignements transversaux. Révéler et comprendre l'inégal effort environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l'eau et de la biodiversité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Peter Lang, 2021, EcoPolis, 978-2-8076-1700-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362281v1</w:t>
+                <w:t xml:space="preserve">hal-03362294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que l'accès à l'eau agricole dit de la fabrique des inégalités environnementales à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l'eau et de la biodiversité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Peter Lang, 2021, EcoPolis, 978-2-8076-1700-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362288v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand injustice ressentie et inégalité environnementale ne vont pas de pair. Étude de l'effort demandé aux agriculteurs pour améliorer la qualité de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l'eau et de la biodiversité en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Peter Lang, 2021, EcoPolis, 978-2-8076-1700-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5987,51 +5987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en incapacité professionnelle pour contrôler l'accès à la terre agricole : Enquête à Piton l'Ermitage, Saint-Paul (La Réunion) chapitre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6184,355 +6184,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loisirs de nature et environnement. Liens avec les professions, spécificités des épreuves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+                <w:t xml:space="preserve">Inégalités intra et intergénérationnelles à l’aune des préoccupations environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Augagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fagnani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès, pp.55-72, 2015, 978-2-36630-039-0</w:t>
+              <w:t xml:space="preserve">Environnement et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.129-160, 2015, Doc' en poche regard d'expert, 978-2-11-010138-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601379v1</w:t>
+                <w:t xml:space="preserve">hal-02602135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités intra et intergénérationnelles à l’aune des préoccupations environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculteurs, pêcheurs et forestiers face à l'impératif environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arpin, I.; Bouleau, G.; Candau, J.; Richard Ferroudji, A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement et inégalités sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.129-160, 2015, Doc' en poche regard d'expert, 978-2-11-010138-9</w:t>
+              <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, pp.93-113, 2015, ISBN 978-2-36630-039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602135v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculteurs, pêcheurs et forestiers face à l'impératif environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loisirs de nature et environnement. Liens avec les professions, spécificités des épreuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Richard-Ferroudji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Octarès, pp.93-113, 2015, ISBN 978-2-36630-039-0</w:t>
+              <w:t xml:space="preserve">, Octarès, pp.55-72, 2015, 978-2-36630-039-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01167302v1</w:t>
+                <w:t xml:space="preserve">hal-02601379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chercheurs et protecteurs? La participation aux conseils scientifiques comme voie d'engagement dans la protection de la nature</w:t>
               </w:r>
@@ -6637,595 +6637,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la légitimité des usages récréatifs à l’organisation d’un service d’accueil en forêt</w:t>
+                <w:t xml:space="preserve">L'environnement comme objet de recherche en sociologie : filiations, enjeux épistémologiques, frontières disciplinaires : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.67-92, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
+              <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Université Laval, pp.13-16, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597301v1</w:t>
+                <w:t xml:space="preserve">hal-02597264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un regard particulier sur les postulats sociologiques de Marx et de Durkheim à l’heure de la sociologie de l’environnement : chapitre 4</w:t>
+                <w:t xml:space="preserve">De la légitimité des usages récréatifs à l’organisation d’un service d’accueil en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Université Laval, pp.63-78, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
+              <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.67-92, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597269v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement comme objet de recherche en sociologie : filiations, enjeux épistémologiques, frontières disciplinaires : Introduction</w:t>
+                <w:t xml:space="preserve">Un regard particulier sur les postulats sociologiques de Marx et de Durkheim à l’heure de la sociologie de l’environnement : chapitre 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Barbier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bozonnet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel de sociologie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Université Laval, pp.13-16, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
+              <w:t xml:space="preserve">, Presses Université Laval, pp.63-78, 2012, Sciences sociales, sociologie, 978-2-7637-9554-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597264v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme catégorie d'action ? Comment passer d'une posture incantatoire à une pratique opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+                <w:t xml:space="preserve">G. Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage. Retour d'expérience entre recherche et projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général des Landes, pp.141-150, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action paysagère comme engagement ou ne pas déposséder les personnes de leurs expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bruffaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage : Retour d'expérience entre recherche et projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil général des Landes, pp.153-155, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une concertation restreinte pour définir l'intérêt général des espaces forestiers : regard sur un paradoxe : Chapitre 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7241,260 +7241,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance à l'épreuve des enjeux environnementaux et des exigences démocratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VertigO, pp.223-238, 2011, 9782923982007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l'exceptionnalité : chapitre VI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acteurs et processus de l'inscription : chapitre IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Biagioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Briffaud</w:t>
+                <w:t xml:space="preserve">A. Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brochot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Moisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages d'exception, paysages au quotidien : Une analyse comparative de sites viticoles européens du Patrimoine mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.163-195, 2010</w:t>
+              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.85-115, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593220v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle gouvernance, nouveaux conflits ? : chapitre V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages d'exception, paysages au quotidien : Une analyse comparative de sites viticoles européens du Patrimoine mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.117-162, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7505,543 +7509,539 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs et processus de l'inscription : chapitre IV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">La construction de l'exceptionnalité : chapitre VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brochot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages d'exception, paysages au quotidien : Une analyse comparative de sites viticoles européens du Patrimoine mondial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.85-115, 2010</w:t>
+              <w:t xml:space="preserve">, Ministère de l'Ecologie, de l'Energie, du Développement durable et de la Mer, pp.163-195, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593202v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mayors' polyphonic discourse during a landscape intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A typology of intercommunal actions related to the landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Berlan Darqué</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Quae, pp.209-221, 2008, Update Sciences and Technologies, -978-2-6592-0060-3</w:t>
+              <w:t xml:space="preserve">, Editions Quae, pp.193-207, 2008, Update Sciences and Technologies, 978-2-6592-0060-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590606v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence d'un espace public en milieu rural : jalons méthodologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The mayors' polyphonic discourse during a landscape intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Berlan Darqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Luginbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regine Séchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Zeneidi</w:t>
+                <w:t xml:space="preserve">D. Terrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces en transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.177-190, 2008, Géographie Sociale, 978-2-7535-0705-0</w:t>
+              <w:t xml:space="preserve">Landscape: from knowledge to action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.209-221, 2008, Update Sciences and Technologies, -978-2-6592-0060-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591267v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of intercommunal actions related to the landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
+                <w:t xml:space="preserve">L'émergence d'un espace public en milieu rural : jalons méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aznar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Zeneidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape: from knowledge to action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.193-207, 2008, Update Sciences and Technologies, 978-2-6592-0060-3</w:t>
+              <w:t xml:space="preserve">Espaces en transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.177-190, 2008, Géographie Sociale, 978-2-7535-0705-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590607v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8063,165 +8063,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de l’écologisation de la sociologie en France. Entre polarisation et renouvellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8236,73 +8236,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement(s) et inégalités. 11e congrès de l'Association française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de Sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui prend la parole pour dire quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8331,87 +8331,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, Regards croisés des jeunes chercheurs en sciences humaines et sociales sur les pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Etudes et de COopération Juridique Interdisciplinaire (CECOJI), Jun 2022, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de justice environnementale au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mody Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,263 +8452,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR 23 « Sociologie de l’environnement », Oct 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de participation au débat sur les pesticides : travailleurs agricoles mis en incapacité ?</w:t>
+                <w:t xml:space="preserve">Inégalités d’exposition aux pesticides. Entre objectivation des sociologues et sentiments moraux des travailleurs agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe, Centre Emile Durkheim et CEREP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux + webinaire, France</w:t>
+              <w:t xml:space="preserve">Congrès AISLF La société morale, CR 23 Sociologie de l’environnement, webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, webinaire, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362339v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités d’exposition aux pesticides. Entre objectivation des sociologues et sentiments moraux des travailleurs agricoles</w:t>
+                <w:t xml:space="preserve">Inégalités de participation au débat sur les pesticides : travailleurs agricoles mis en incapacité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AISLF La société morale, CR 23 Sociologie de l’environnement, webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, webinaire, Tunisia</w:t>
+              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe, Centre Emile Durkheim et CEREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux + webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362324v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eprouver des inégalités environnementales par la recherche-action. Le cas des capabilités des travailleurs viticoles à dire leur exposition aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8724,414 +8724,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude : L'objet "Pesticides" en sciences humaines et sociales. Quels savoirs pour quelle transition écologique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l'accès à l'eau agricole dit des inégalités à La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux des espaces publics en milieu rural : accessibilité, sociabilité, débat citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution du programme ANR Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Le Tampon, France. pp.12</w:t>
+              <w:t xml:space="preserve">Atelier transfrontalier - Les espaces publics en milieu rural - participation citoyenne, une idée innovante ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bollezeele, Pays-Bas. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609363v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExpoJust (2019-2022) L’exposition aux pesticides des travailleurs agricoles : quels enjeux de justice ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que l'accès à l'eau agricole dit des inégalités à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand colloque final du Labex COTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, Jan 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Restitution du programme ANR Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Tampon, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483715v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux des espaces publics en milieu rural : accessibilité, sociabilité, débat citoyen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">ExpoJust (2019-2022) L’exposition aux pesticides des travailleurs agricoles : quels enjeux de justice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agossè Nadège Degbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier transfrontalier - Les espaces publics en milieu rural - participation citoyenne, une idée innovante ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bollezeele, Pays-Bas. pp.18</w:t>
+              <w:t xml:space="preserve">Grand colloque final du Labex COTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609362v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès au foncier agricole : enquêtes à Piton l'Ermitage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restitution EFFIJIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Saint Denis de la Réunion, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capabilités des travailleurs agricoles à dire leur exposition aux pesticides: des situations inégales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9147,978 +9147,978 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'AFDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la prévention renforce les inégalités d'exposition aux pesticides : Mise en place du plan Ecophyto dans le vignoble girondin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que disent les notions d'action collective, participation et capacitation des enjeux de la coopération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jul 2018, Toulouse, France. pp.10</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Le collaboratif, un champ mouvant : théories, méthodes et enjeux, Fabrique des Territoires innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607591v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+                <w:t xml:space="preserve">Quand la prévention renforce les inégalités d'exposition aux pesticides : Mise en place du plan Ecophyto dans le vignoble girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Migneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jul 2018, Toulouse, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609364v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les agriculteurs jugent-ils leurs efforts pour améliorer la qualité de l'eau des captages prioritaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effort demandé aux agriculteurs en matière de qualité des ressources en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Effijie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arcachon, pp.13</w:t>
+              <w:t xml:space="preserve">Séminaire final Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608387v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les notions d'action collective, participation et capacitation des enjeux de la coopération ?</w:t>
+                <w:t xml:space="preserve">Comment les agriculteurs jugent-ils leurs efforts pour améliorer la qualité de l'eau des captages prioritaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Le collaboratif, un champ mouvant : théories, méthodes et enjeux, Fabrique des Territoires innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France. pp.8</w:t>
+              <w:t xml:space="preserve">Journées Effijie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arcachon, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608372v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accéder à la terre agricole hier et aujourd’hui à La Réunion : exemple de Piton l’Ermitage</w:t>
+                <w:t xml:space="preserve">Action collective, participation, capacitation : que regarde-t-on avec chacune de ces notions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIème journée d’Études Humanités Environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Paul La Réunion, France. pp.20</w:t>
+              <w:t xml:space="preserve">Séminaire « Le collaboratif, un champ mouvant : théories, méthodes et enjeux » Fabrique des Territoires innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606306v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efforts demandés aux agriculteurs pour protéger les ressources en eau : Étude sociologique et géographique</w:t>
+                <w:t xml:space="preserve">Mise en incapacité professionnelle pour contrôler l’accès à la terre agricole à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Syndicat d’Eau du Val du Thouet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Airvault, France. pp.25</w:t>
+              <w:t xml:space="preserve">XXXIIIème Journées ATM, Agricultures, ruralités et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606918v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en incapacité professionnelle pour contrôler l’accès à la terre agricole à La Réunion</w:t>
+                <w:t xml:space="preserve">Efforts demandés aux agriculteurs pour protéger les ressources en eau : Étude sociologique et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Journées ATM, Agricultures, ruralités et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bruxelles, Belgique. pp.15</w:t>
+              <w:t xml:space="preserve">Journée technique Syndicat d’Eau du Val du Thouet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Airvault, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606305v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action collective, participation, capacitation : que regarde-t-on avec chacune de ces notions ?</w:t>
+                <w:t xml:space="preserve">Accéder à la terre agricole hier et aujourd’hui à La Réunion : exemple de Piton l’Ermitage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Le collaboratif, un champ mouvant : théories, méthodes et enjeux » Fabrique des Territoires innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. pp.21</w:t>
+              <w:t xml:space="preserve">IIIème journée d’Études Humanités Environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Paul La Réunion, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606917v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique et géographique sur les rapports agriculture et eau : premiers résultats sur le Gave de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gassiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres agronomiques du PAT GAVE de PAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Tarsacq et Nay, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'eau agricole et discriminations à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Roussary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jul 2016, Sainte-Foy-La-Grande, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie critique de l'environnement en France : rétrospective depuis les années 1970</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociabilités rurales à l’épreuve de la diversité sociale. Les territoires de l’autochtonie : enquêtes en Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie. Conférence en semi-plénière : "Dénaturalisation des sciences de la nature et du vivant ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saint Quentin en Yvelines, France. pp.12</w:t>
+              <w:t xml:space="preserve">Séminaire ruralités contemporaines EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601445v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités intra et intergénérationnelles à l'aune des préoccupations environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10134,372 +10134,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rimouski, Canada. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociabilités rurales à l’épreuve de la diversité sociale. Les territoires de l’autochtonie : enquêtes en Dordogne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sociologie critique de l'environnement en France : rétrospective depuis les années 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ruralités contemporaines EHESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.34</w:t>
+              <w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie. Conférence en semi-plénière : "Dénaturalisation des sciences de la nature et du vivant ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint Quentin en Yvelines, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601456v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le «rapport au lieu de vie», concept pour une approche socio-spatiale du cohabiter : propositions méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion socio-spatiale du bâti agricole périurbain, un mode de régulation publique de la cohabitation entre activité agricole et usages résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Soulard</w:t>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque «L’espace en partage»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.20</w:t>
+              <w:t xml:space="preserve">Le foncier agricole : usages, tensions et régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2014, Lyon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601115v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion socio-spatiale du bâti agricole périurbain, un mode de régulation publique de la cohabitation entre activité agricole et usages résidentiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Le «rapport au lieu de vie», concept pour une approche socio-spatiale du cohabiter : propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le foncier agricole : usages, tensions et régulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris, FRA., Jun 2014, Lyon, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque «L’espace en partage»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794146v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport au lieu de vie des résidents du périurbain : une lecture socio-spatiale (enquêtes dans l’Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,405 +10514,405 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "L'espace en partage" : approche interdisciplinaire de la dimension spatiale des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Rennes, FRA. Centre National de la Recherche Scientifique (CNRS). Université de Haute Bretagne ( Rennes 2 ) (UR 2), FRA. Université de Caen Basse Normandie (UNICAEN), FRA. Université d'Angers (UA). Université de Nantes (UN), FRA. Université du Maine., Apr 2014, Rennes, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver l’environnement : un effort équitable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de l’association internationale des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc. pp.6</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597263v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Saracco</w:t>
+                <w:t xml:space="preserve">Jérôme Saracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717496v1</w:t>
+                <w:t xml:space="preserve">hal-02597165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Saracco</w:t>
+                <w:t xml:space="preserve">Préserver l’environnement : un effort équitable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">19ème congrès de l’association internationale des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597165v1</w:t>
+                <w:t xml:space="preserve">hal-02597263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mixité sociale : un enjeu pour les agriculteurs et les ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10928,73 +10928,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations sociales en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Navarrenx, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre désir d'intégration à la vie locale et quête d'anonymat, l'influence des nouveaux modes de vie sur les sociabilités rurales : enquête sur les relations de voisinage dans trois communes rurales de la Dordogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11010,198 +11010,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques d'accueil et mobilité dans les territoires ruraux : l'action publique face aux nouvelles géographies des modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lyon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme catégorie d'action ? Comment passer d'une posture incantatoire à une pratique opératoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Brunet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage, retour d'expériences entre recherche et projet", les rencontres de l'abbaye d'Arthous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Mont de Marsan, France. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités environnementales et justices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11217,397 +11217,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie, séance en semi-plénière « La question climatique sous l'angle de la justice sociale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publicisation de problèmes territoriaux autour de l'eau : Le cas des Pertuis charentais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
+              <w:t xml:space="preserve">Colloque Eau, lien social et dynamiques locales. AISLF CR23/Association tunisienne de sociologie (ATS) /Laboratoire Régions et Ressources Patrimoniales de Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Tunis, Algérie. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593993v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicisation de problèmes territoriaux autour de l'eau : Le cas des Pertuis charentais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le paysage comme gage de produits de qualité : une évidence ? Pratiques et discours des éleveurs dans deux études de cas en Auvergne et Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eau, lien social et dynamiques locales. AISLF CR23/Association tunisienne de sociologie (ATS) /Laboratoire Régions et Ressources Patrimoniales de Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Tunis, Algérie. pp.9</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593210v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience participative de la mise en ½uvre de l'approche système : une application autour de la question du partage de l'eau dans les Pertuis Charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mongruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mongruel</w:t>
+                <w:t xml:space="preserve">Jérémie Prou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vanderlinden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide à la décision et gouvernance, OPDE 2010(Outils pour décider ensemble)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation restreinte pour définir l'intérêt général des espaces forestiers : regard sur un paradoxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11623,73 +11623,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance à l'épreuve des enjeux environnementaux et des exigences démocratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Ottawa, Canada. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales et relations de service : L'accueil à la ferme en Périgord patrimonialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11705,142 +11705,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Justice et sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Poitiers et Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs et la notion de paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et Paysage, des outils techniques et pédagogiques pour des projets agricoles contribuant au développement durable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Clermont Ferrand, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituer un paysage au rang de « Patrimoine mondial » : ambigüités et conséquences pour les dynamiques territoriales. L'inscription du paysage viticole de Saint-Emilion sur la liste du Patrimoine Mondial de l'UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11856,73 +11856,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International "L'Homme au C½ur des Dynamiques Sociales, Territoriales et Culturelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Poitiers, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard particulier sur les postulats sociologiques de Marx et Durkheim à l'heure de la sociologie de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11938,415 +11938,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès de L'AISLF. Être en société « Le lien social à l'épreuve des cultures »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la visibilité à l'anonymat : enquête sur les relations de voisinage en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Baud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International de l'Association des Ruralistes Français (ARF) « Ruralités Européennes Contemporaines : Diversité et Relations Sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage comme catégorie d’action ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Brunet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Domon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le paysage : retour d’expériences entre recherche et projet »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arthous, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intentionnalité paysagère des agriculteurs ou le multi-usage en question. Entre régulation localisée et mise en ordre formalisée ?</w:t>
+                <w:t xml:space="preserve">La ségrégation spatiale : une solution pour la paix sociale ? L’expérience des hameaux agricoles dans la périphérie de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75ème congrès Association francophone pour le savoir (ACFAS)Centre de recherche sur le développement territorial /Colloque 625 Ressources naturelles et culturelles : enjeux de modélisation interdisciplinaire, d'évaluation et de gouvernance territoriale CRDT/GREGU, Trois-Rivières, CAN, 8-9 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.15</w:t>
+              <w:t xml:space="preserve">Colloque « Les périphéries urbaines entre normes et innovations. Les villes du sud de l’Europe ».Thème : Vivre en périphérie urbaine : normes et contraintes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589175v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence d'éléments emblématiques paysagers d'un produit d'origine certifiée : le fromage AOC Saint-Nectaire dans ses écrins paysagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12365,506 +12365,506 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Consortium Européen sur l'Economie du Paysage, Montpellier, 14-16 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ségrégation spatiale : une solution pour la paix sociale ? L’expérience des hameaux agricoles dans la périphérie de Montpellier</w:t>
+                <w:t xml:space="preserve">L'intentionnalité paysagère des agriculteurs ou le multi-usage en question. Entre régulation localisée et mise en ordre formalisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Nougarèdes</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les périphéries urbaines entre normes et innovations. Les villes du sud de l’Europe ».Thème : Vivre en périphérie urbaine : normes et contraintes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Bordeaux, France. pp.26</w:t>
+              <w:t xml:space="preserve">75ème congrès Association francophone pour le savoir (ACFAS)Centre de recherche sur le développement territorial /Colloque 625 Ressources naturelles et culturelles : enjeux de modélisation interdisciplinaire, d'évaluation et de gouvernance territoriale CRDT/GREGU, Trois-Rivières, CAN, 8-9 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816472v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sens commun de l'environnement pour les agriculteurs : une critique de la modernité ?</w:t>
+                <w:t xml:space="preserve">Multifonctionalité de l'agriculture et principes d'équité : quelques effets des contrats agro-environnementaux en France, étude de cas sur un département (Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de l'Association française de sociologie, Bordeaux, 5-8 septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.23</w:t>
+              <w:t xml:space="preserve">74ème congrès de l'Association francophone pour le savoir, Régions, Territoires : spécificités, usages, multifonctionnalité, Montréal, CAN, 16-17 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588364v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes d'équité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le sens commun de l'environnement pour les agriculteurs : une critique de la modernité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rambonilaza Bolatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ACFAS - Université McGill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2ème congrès de l'Association française de sociologie, Bordeaux, 5-8 septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151903v1</w:t>
+                <w:t xml:space="preserve">hal-02588364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifonctionalité de l'agriculture et principes d'équité : quelques effets des contrats agro-environnementaux en France, étude de cas sur un département (Dordogne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes d'équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rambonilaza Bolatiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74ème congrès de l'Association francophone pour le savoir, Régions, Territoires : spécificités, usages, multifonctionnalité, Montréal, CAN, 16-17 mai 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.14</w:t>
+              <w:t xml:space="preserve">Colloque de l'ACFAS - Université McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588363v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs locaux et initiatives publiques dans le domaine du paysage : une analyse des processus de construction des interventions publiques localisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12883,345 +12883,345 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du programme « Politiques Publiques et Paysages », Saint-Malo, 19-21 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus locaux : une implication spécifique et négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du programme « Politiques Publiques et Paysages », Saint-Malo, 19-21 octobre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites d`une pratique de l`interdisciplinarité : l'utilisation d`objets spatiaux pour l'évaluation de politiques paysagères locales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Aznar</w:t>
+                <w:t xml:space="preserve">Emergence d`un espace public en milieu rural : jalons méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L'évaluation du paysage : une utopie nécessaire ?, Montpellier, 15-16 janvier 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.425-433</w:t>
+              <w:t xml:space="preserve">Colloque « Espaces et sociétés aujourd`hui » UMR ESO - Rennes, 21-22 octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583573v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence d`un espace public en milieu rural : jalons méthodologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Banos</w:t>
+                <w:t xml:space="preserve">Intérêts et limites d`une pratique de l`interdisciplinarité : l'utilisation d`objets spatiaux pour l'évaluation de politiques paysagères locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Espaces et sociétés aujourd`hui » UMR ESO - Rennes, 21-22 octobre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.16</w:t>
+              <w:t xml:space="preserve">Colloque L'évaluation du paysage : une utopie nécessaire ?, Montpellier, 15-16 janvier 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.425-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583509v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming and landscaping: how the French farmers face up to the ecologisation of their activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13237,87 +13237,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI World Congress of Rural Sociology, Trondheim, NOR, 25-30 July 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agriculteurs usagers et gestionnaires des zones humides face aux « contradictions » des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13332,194 +13332,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Programme National de Recherche sur les Zones Humides, Toulouse, 22-24 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.278-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage de territoire, paysage décor, paysage identité : réseaux, modèles et représentations mobilisés dans les processus de discussion de politiques paysagères intercommunales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Moquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « De la connaissance des paysages à l`action paysagère » MEDD-Cemagref, Bordeaux, 2-4 décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13574,73 +13574,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on amenties and rural development, the university of Wisconsin, Madison, USA, 18-19 June 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Madison, United States. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maires ruraux et les interventions paysagères : un moyen pour prévenir les conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13656,523 +13656,605 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « De la connaissance des paysages à l`action paysagère » MEDD-Cemagref, Bordeaux, 2-4 décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t>
+                <w:t xml:space="preserve">Organiser les discussions entre acteurs pour construire une action en commun en faveur du paysage ou de la protection des zones de marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème journées de la société d'écologie humaine "Du Nord au Sud : le recours à l'environnement, le retour des paysans ?", Marseille, 11-12 décembre 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.12</w:t>
+              <w:t xml:space="preserve">Ateliers internationaux sur la concertation et la médiation environnementale, Fondation de France, Bordeaux,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582857v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes en conflit et compétences interactionnelles : débats autour d'un paysage rural</w:t>
+                <w:t xml:space="preserve">Organiser les discussions entre acteurs pour construire une action en commun en faveur du paysage ou de la protection des zones de marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Moquay</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normes sociales et processus cognitifs, Poitiers, 18-20 juin 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.6</w:t>
+              <w:t xml:space="preserve">Ateliers internationaux sur la concertation et la médiation environnementale, Fondation de France, Bordeaux, 18-21 mars 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582855v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les discussions entre acteurs pour construire une action en commun en faveur du paysage ou de la protection des zones de marais</w:t>
+                <w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Ruault</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers internationaux sur la concertation et la médiation environnementale, Fondation de France, Bordeaux, 18-21 mars 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.9</w:t>
+              <w:t xml:space="preserve">15ème journées de la société d'écologie humaine "Du Nord au Sud : le recours à l'environnement, le retour des paysans ?", Marseille, 11-12 décembre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583546v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des politiques paysagères : entre dimension cognitive et normative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normes en conflit et compétences interactionnelles : débats autour d'un paysage rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées françaises de l'évaluation : L'évaluation des politiques publiques à l'épreuve des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Normes sociales et processus cognitifs, Poitiers, 18-20 juin 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760581v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des politiques paysagères : entre dimension cognitive et normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Journées françaises de l'évaluation : L'évaluation des politiques publiques à l'épreuve des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Issy-les-Moulineaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des politiques paysagères : entre dimension cognitive et normative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14396,51 +14478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/73384" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/msha/17319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutille Fabienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calleja Cecilia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrigou Alain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10519815251320014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calleja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-230744" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494323v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.238.0245" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456153v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592262v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-006-9010-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287095C6A59F31F052449CDA5851EFCC504C737D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80073-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602135v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augagneur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagnani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597269v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bozonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595949v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruffaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berlan Darqu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine S&#233;chet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeneidi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609362v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migneaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608372v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606306v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602575v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601445v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597263v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597611v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189892v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Domon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593910v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Prou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591904v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590653v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01500648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816472v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151903v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588363v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586754v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583509v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583199v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583572v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587555v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michelin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moquay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goutille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoss&#232; Nad&#232;ge Degbelo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/73384" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Richard-Ferroudji" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600336v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bozonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roudi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ruffe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/msha/17319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutille Fabienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calleja Cecilia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrigou Alain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10519815251320014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494323v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422183v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calleja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-230744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz Simonet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2022.128252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13244" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03278840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17272" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609805v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.238.0245" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601457v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884916v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727220v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659274v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.524.0691" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592262v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Baud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pervanchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8906" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592178v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590564v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426390802046077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moquay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-006-9010-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287095C6A59F31F052449CDA5851EFCC504C737D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589174v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ruault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583964v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80073-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579786v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578577v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337042v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607099v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougaredes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4423" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602135v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augagneur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagnani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601379v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Carreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granjou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595949v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Domon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruffaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biagioli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593219v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briffaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590607v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Berlan Darqu&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Luginbuhl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591267v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine S&#233;chet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeneidi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mody Diaw" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362324v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03362339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610245v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609357v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610296v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607591v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Migneaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609364v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603641v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602138v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601445v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794146v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nougar&#232;des" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601115v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595952v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189892v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brunet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Domon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593210v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593993v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593910v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mongruel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Prou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591905v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592272v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591155v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590653v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591270v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01500648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816472v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589822v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ginelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589175v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588364v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151903v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583509v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583503v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583572v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587555v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760581v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michelin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moquay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580183v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>