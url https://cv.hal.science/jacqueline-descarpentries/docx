--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -154,239 +154,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empowerment, un dispositif normatif de pouvoir dans la prévention des jeux d’argent et de hasard</w:t>
+                <w:t xml:space="preserve">Introduction pour une résistance épistémique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/120j6⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ir⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648050v1</w:t>
+                <w:t xml:space="preserve">hal-04647942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction pour une résistance épistémique !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’empowerment, un dispositif normatif de pouvoir dans la prévention des jeux d’argent et de hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120ir⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120j6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647942v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopérative du poste de santé de la Zac Mbao au Sénégal : quand l’économie sociale et solidaire se renouvelle par une écologie des savoirs appuyée sur les savoirs des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seynabou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -402,51 +402,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magatte Ndiande Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dynamiques économiques, sociales et solidaires dans les Suds Marché et organisations 2025/3 N° 54 Réseau de recherche sur l'innovation 244 pages, Pub. anticipées, pp.I142-XXI. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.pr1.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
@@ -463,51 +463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polices des corps torturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Dalcuci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -554,51 +554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention mondiale de la COVID 19: un subalternisme hégémonique des subalternisé.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quelle éducation avec la COVID 19 ?, HORS SERIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -623,51 +623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention mondiale de la COVID 19: un subalternisme hégémonique des subalternisé.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -701,51 +701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation pour la santé durable comme levier de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -779,51 +779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation pour la santé durable comme levier de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -848,51 +848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps sexués, corps normatifs. L’intersexualité et le binarisme dans l’éducation sexuelle (après le consensus Statement, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -962,51 +962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dialogue entre santé communautaire et la santé collective par l’expérience de l’autodétermination des habitants du village de Ngothie au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNTIONAL Ecologie, Santé et Société IRL Environnement, Santé et Société 21, 22, 23 février 2023 Dakar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, DAKAR, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sociale des savoirs communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance de l''ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CNRS 7533 LADYSS, Jan 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1113,51 +1113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'École d'Éco Santé à Ngothie (Sénégal). Communication collective de l'équipe de recherche pour le projet d'École d'Éco Santé composée de l'Université Paris 8- Vincennes, la fondation Fiocruz (Brésil), le Centre d'Études Sociales de Coimbra (Portugal), de l'Université Cheikh Anta Diop (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,51 +1257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologies du Sud et Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Arriscado Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et Éducation. Quelle éducation avec la Covid-19 ? (dossier thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1484,51 +1484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
@@ -1582,51 +1582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la santé mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTIONNAIRE CRITIQUE DES ENJEUX ET CONCEPTS DES « ÉDUCATIONS À »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l' Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par l’expérience de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Gentès; Jean-Louis Le Grand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à se former par l'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Petra, 2021, Pédagogie et sciences humaines, 978-2-84743-290-9</w:t>
@@ -1724,51 +1724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2020, Mouvements Des Savoirs, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre du corps du chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obrillant Damus; Bernard Andrieu; Joseph P. Saint-Fleur; Isabelle Jezequel; Mélanie Létocart Araujo; Aura Luz Montalvan Vasquez Duffé; Jacqueline Descarpenteries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrication du corps dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia-l'Harmattan, 2020, 978-2-8061-0532-5</w:t>
@@ -1898,51 +1898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologies du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Ménèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,51 +1980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de l'éducation à la santé, i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire international de philosophie du sport, L’Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,51 +2081,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPISTEMOLOGIES DU SUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Ménèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATELIERS DE LA FIN DE L'EMPIRE COGNITIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Épistémologies du Sud à Paris 8 UAES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="852FA7C1"/>
+    <w:nsid w:val="D34F1BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-descarpentries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diaw Kebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiande Kebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Dalcuci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farba Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Furtado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissel Maria Katherine Maidana Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120jc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula M&#233;n&#232;ses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-descarpentries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diaw Kebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiande Kebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Dalcuci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farba Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Furtado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissel Maria Katherine Maidana Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120jc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula M&#233;n&#232;ses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>