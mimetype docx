--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -154,239 +154,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction pour une résistance épistémique !</w:t>
+                <w:t xml:space="preserve">L’empowerment, un dispositif normatif de pouvoir dans la prévention des jeux d’argent et de hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/120ir⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120j6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647942v1</w:t>
+                <w:t xml:space="preserve">hal-04648050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empowerment, un dispositif normatif de pouvoir dans la prévention des jeux d’argent et de hasard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction pour une résistance épistémique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120j6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120ir⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648050v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopérative du poste de santé de la Zac Mbao au Sénégal : quand l’économie sociale et solidaire se renouvelle par une écologie des savoirs appuyée sur les savoirs des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seynabou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -463,51 +463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polices des corps torturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Dalcuci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -554,51 +554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention mondiale de la COVID 19: un subalternisme hégémonique des subalternisé.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quelle éducation avec la COVID 19 ?, HORS SERIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -623,51 +623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention mondiale de la COVID 19: un subalternisme hégémonique des subalternisé.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -701,51 +701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation pour la santé durable comme levier de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -779,51 +779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation pour la santé durable comme levier de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -848,51 +848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps sexués, corps normatifs. L’intersexualité et le binarisme dans l’éducation sexuelle (après le consensus Statement, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -962,51 +962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dialogue entre santé communautaire et la santé collective par l’expérience de l’autodétermination des habitants du village de Ngothie au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNTIONAL Ecologie, Santé et Société IRL Environnement, Santé et Société 21, 22, 23 février 2023 Dakar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, DAKAR, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sociale des savoirs communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance de l''ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CNRS 7533 LADYSS, Jan 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1113,51 +1113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'École d'Éco Santé à Ngothie (Sénégal). Communication collective de l'équipe de recherche pour le projet d'École d'Éco Santé composée de l'Université Paris 8- Vincennes, la fondation Fiocruz (Brésil), le Centre d'Études Sociales de Coimbra (Portugal), de l'Université Cheikh Anta Diop (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,51 +1257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologies du Sud et Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Arriscado Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et Éducation. Quelle éducation avec la Covid-19 ? (dossier thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1484,51 +1484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
@@ -1582,51 +1582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la santé mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTIONNAIRE CRITIQUE DES ENJEUX ET CONCEPTS DES « ÉDUCATIONS À »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l' Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par l’expérience de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Gentès; Jean-Louis Le Grand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à se former par l'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Petra, 2021, Pédagogie et sciences humaines, 978-2-84743-290-9</w:t>
@@ -1724,51 +1724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2020, Mouvements Des Savoirs, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre du corps du chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obrillant Damus; Bernard Andrieu; Joseph P. Saint-Fleur; Isabelle Jezequel; Mélanie Létocart Araujo; Aura Luz Montalvan Vasquez Duffé; Jacqueline Descarpenteries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrication du corps dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia-l'Harmattan, 2020, 978-2-8061-0532-5</w:t>
@@ -1898,51 +1898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologies du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Ménèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,51 +1980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de l'éducation à la santé, i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire international de philosophie du sport, L’Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,51 +2081,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPISTEMOLOGIES DU SUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Ménèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATELIERS DE LA FIN DE L'EMPIRE COGNITIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Épistémologies du Sud à Paris 8 UAES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D34F1BEA"/>
+    <w:nsid w:val="A60CC847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-descarpentries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diaw Kebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiande Kebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Dalcuci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farba Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Furtado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissel Maria Katherine Maidana Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120jc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula M&#233;n&#232;ses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-descarpentries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diaw Kebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiande Kebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Dalcuci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farba Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Furtado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissel Maria Katherine Maidana Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120jc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula M&#233;n&#232;ses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>