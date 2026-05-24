--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -154,239 +154,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’empowerment, un dispositif normatif de pouvoir dans la prévention des jeux d’argent et de hasard</w:t>
+                <w:t xml:space="preserve">Introduction pour une résistance épistémique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/120j6⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120ir⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648050v1</w:t>
+                <w:t xml:space="preserve">hal-04647942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction pour une résistance épistémique !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’empowerment, un dispositif normatif de pouvoir dans la prévention des jeux d’argent et de hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120ir⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120j6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647942v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopérative du poste de santé de la Zac Mbao au Sénégal : quand l’économie sociale et solidaire se renouvelle par une écologie des savoirs appuyée sur les savoirs des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seynabou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -463,51 +463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polices des corps torturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Dalcuci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -554,51 +554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention mondiale de la COVID 19: un subalternisme hégémonique des subalternisé.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Quelle éducation avec la COVID 19 ?, HORS SERIE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -623,51 +623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention mondiale de la COVID 19: un subalternisme hégémonique des subalternisé.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -701,51 +701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation pour la santé durable comme levier de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -779,51 +779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation pour la santé durable comme levier de transformation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -848,51 +848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps sexués, corps normatifs. L’intersexualité et le binarisme dans l’éducation sexuelle (après le consensus Statement, 2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -962,51 +962,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dialogue entre santé communautaire et la santé collective par l’expérience de l’autodétermination des habitants du village de Ngothie au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE INTERNTIONAL Ecologie, Santé et Société IRL Environnement, Santé et Société 21, 22, 23 février 2023 Dakar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, DAKAR, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie sociale des savoirs communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance de l''ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CNRS 7533 LADYSS, Jan 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1113,51 +1113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'École d'Éco Santé à Ngothie (Sénégal). Communication collective de l'équipe de recherche pour le projet d'École d'Éco Santé composée de l'Université Paris 8- Vincennes, la fondation Fiocruz (Brésil), le Centre d'Études Sociales de Coimbra (Portugal), de l'Université Cheikh Anta Diop (Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,51 +1257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologies du Sud et Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Arriscado Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et Éducation. Quelle éducation avec la Covid-19 ? (dossier thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1484,51 +1484,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducations à »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
@@ -1582,51 +1582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation à la santé mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DICTIONNAIRE CRITIQUE DES ENJEUX ET CONCEPTS DES « ÉDUCATIONS À »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l' Harmattan, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre par l’expérience de la maladie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deborah Gentès; Jean-Louis Le Grand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à se former par l'expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Petra, 2021, Pédagogie et sciences humaines, 978-2-84743-290-9</w:t>
@@ -1724,51 +1724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2020, Mouvements Des Savoirs, 978-2-343-18008-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre du corps du chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Obrillant Damus; Bernard Andrieu; Joseph P. Saint-Fleur; Isabelle Jezequel; Mélanie Létocart Araujo; Aura Luz Montalvan Vasquez Duffé; Jacqueline Descarpenteries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrication du corps dans le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia-l'Harmattan, 2020, 978-2-8061-0532-5</w:t>
@@ -1898,51 +1898,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologies du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Ménèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1980,51 +1980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de l'éducation à la santé, i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire international de philosophie du sport, L’Harmattan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2081,51 +2081,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPISTEMOLOGIES DU SUD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paula Ménèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2163,51 +2163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATELIERS DE LA FIN DE L'EMPIRE COGNITIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Épistémologies du Sud à Paris 8 UAES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Descarpentries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2377,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A60CC847"/>
+    <w:nsid w:val="5E072596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2608,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-descarpentries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648050v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diaw Kebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiande Kebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Dalcuci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farba Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Furtado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissel Maria Katherine Maidana Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120jc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula M&#233;n&#232;ses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-descarpentries" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647942v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Descarpentries" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120ir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648050v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296349v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Diop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Diaw Kebe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Ndiande Kebe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.pr1.0142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Dalcuci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120j3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.9743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890547v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286354v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890626v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vazquez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Figueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farba Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Furtado" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Arriscado Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gissel Maria Katherine Maidana Rosas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120jc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.8757" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paula M&#233;n&#232;ses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>