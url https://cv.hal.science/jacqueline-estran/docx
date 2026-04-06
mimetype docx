--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -2386,648 +2386,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les revendications féministes du Nüxue bao 女學報 ou Chinese Girl’s Progress (1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes chinoises, femmes plurielles : regards croisés sur la condition féminine en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université; IRASIA, Apr 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des rubriques périodiques dans les transferts culturels: le cas de la revue Xinyue dans la Chine des années 1920-1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition et transferts culturels: Asie orientale - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IETT - Université Jean Moulin Lyon 3; ISIT - Paris Panthéon - Assas Université; Labex COMOD - Université de Lyon, Oct 2024, Paris et Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université; IRASIA, Apr 2024, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des étudiants chinois dans les échanges intellectuels entre la Chine et la France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales de la francophonie de Lyon 2024 - "Chine: quand la francophonie s'éveillera"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Institut international pour la francophonie, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En hommage à un historien: richesse et diversité des thèses soutenues en histoire par les étudiants de l'Institut Franco-Chinois de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "L'Institut franco-chinois de Lyon, un épisode unique des relations intellectuelles entre la France et la Chine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Zhejiang, Université normale de la Chine de l'Est, Nouvel Institut Franco-Chinois, Bibliothèque Municipale de Lyon, Société chinoise d'études de l'histoire de France, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Institut international pour la francophonie, Mar 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un oubli : la première revue féminine chinoise, le Nüxuebao 女学报 ou Chinese Girl's Progress (1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pionnières oubliées - Invisbilisation et instrumentalisation des femmes en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Jacqueline Estran; Min Sook Wang, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Jacqueline Estran; Min Sook Wang, Jun 2023, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et liberté d'expression dans les années 1920-1930 en Chine: le cas du groupe Xinyue 新月</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté et les "Lumières" chinoises: leur histoire dans la Chine moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demin Xu; Collège international de philosophie, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Demin Xu; Collège international de philosophie, Oct 2023, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Shakespeare en Chine dans les années 1920-1930: raison et sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts culturels et transmission du concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jin Siyan; Xiaoshan Zhou Dantille; Université d'Artois; Nanjing University, Mar 2023, Arras - Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jin Siyan; Xiaoshan Zhou Dantille; Université d'Artois; Nanjing University, Mar 2023, Arras - Roubaix, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Institut franco-chinois de Lyon (1921-1946) à l'université française: quelle intégration pour les étudiantes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement supérieur du XIXe siècle à nos jours - Etablissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE; ECP; LARHA; Triangle, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une modernité ancrée dans la tradition chinoise : les références croisées Chine-Occident dans la revue Xinyue (1928-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernités en Asie orientale (Chine, Corée, Japon, Vietnam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric WANG; Labex COMOD; IETT, Université Jean Moulin Lyon 3; D2IA, Université Montaigne Bordeaux; Ifrae, CNRS, INALCO, Université Paris Cité; IrAsia, CNRS, Aix-Marseille Université, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740722v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03740733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde poétique de Qiu Jin (1875-1907): tradition, genre et écriture de soi</w:t>
               </w:r>
@@ -4478,51 +4478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D345F8CA"/>
+    <w:nsid w:val="9CC2D2B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-estran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144105616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04217841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Estran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_131-148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03476437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Estran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07NGN2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04949338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dodane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05354515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04744170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04631410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04140181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03548150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-estran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144105616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04217841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Estran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_131-148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03476437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Estran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07NGN2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04949338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dodane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05354515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04744170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04631410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04140181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03548150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>