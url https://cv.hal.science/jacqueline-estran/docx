--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2386,648 +2386,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’intérêt des rubriques périodiques dans les transferts culturels: le cas de la revue Xinyue dans la Chine des années 1920-1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edition et transferts culturels: Asie orientale - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IETT - Université Jean Moulin Lyon 3; ISIT - Paris Panthéon - Assas Université; Labex COMOD - Université de Lyon, Oct 2024, Paris et Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les revendications féministes du Nüxue bao 女學報 ou Chinese Girl’s Progress (1898)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes chinoises, femmes plurielles : regards croisés sur la condition féminine en Chine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université; IRASIA, Apr 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, IETT - Université Jean Moulin Lyon 3; ISIT - Paris Panthéon - Assas Université; Labex COMOD - Université de Lyon, Oct 2024, Paris et Lyon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En hommage à un historien: richesse et diversité des thèses soutenues en histoire par les étudiants de l'Institut Franco-Chinois de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L'Institut franco-chinois de Lyon, un épisode unique des relations intellectuelles entre la France et la Chine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Zhejiang, Université normale de la Chine de l'Est, Nouvel Institut Franco-Chinois, Bibliothèque Municipale de Lyon, Société chinoise d'études de l'histoire de France, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des étudiants chinois dans les échanges intellectuels entre la Chine et la France au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales de la francophonie de Lyon 2024 - "Chine: quand la francophonie s'éveillera"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Institut international pour la francophonie, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université du Zhejiang, Université normale de la Chine de l'Est, Nouvel Institut Franco-Chinois, Bibliothèque Municipale de Lyon, Société chinoise d'études de l'histoire de France, Jul 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un oubli : la première revue féminine chinoise, le Nüxuebao 女学报 ou Chinese Girl's Progress (1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pionnières oubliées - Invisbilisation et instrumentalisation des femmes en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Jacqueline Estran; Min Sook Wang, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Jacqueline Estran; Min Sook Wang, Jun 2023, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et liberté d'expression dans les années 1920-1930 en Chine: le cas du groupe Xinyue 新月</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté et les "Lumières" chinoises: leur histoire dans la Chine moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demin Xu; Collège international de philosophie, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Demin Xu; Collège international de philosophie, Oct 2023, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Shakespeare en Chine dans les années 1920-1930: raison et sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts culturels et transmission du concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jin Siyan; Xiaoshan Zhou Dantille; Université d'Artois; Nanjing University, Mar 2023, Arras - Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jin Siyan; Xiaoshan Zhou Dantille; Université d'Artois; Nanjing University, Mar 2023, Arras - Roubaix, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une modernité ancrée dans la tradition chinoise : les références croisées Chine-Occident dans la revue Xinyue (1928-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modernités en Asie orientale (Chine, Corée, Japon, Vietnam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric WANG; Labex COMOD; IETT, Université Jean Moulin Lyon 3; D2IA, Université Montaigne Bordeaux; Ifrae, CNRS, INALCO, Université Paris Cité; IrAsia, CNRS, Aix-Marseille Université, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Institut franco-chinois de Lyon (1921-1946) à l'université française: quelle intégration pour les étudiantes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement supérieur du XIXe siècle à nos jours - Etablissements, acteurs, disciplines, pédagogies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATRHE; ECP; LARHA; Triangle, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740733v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03740722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde poétique de Qiu Jin (1875-1907): tradition, genre et écriture de soi</w:t>
               </w:r>
@@ -4478,51 +4478,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CC2D2B7"/>
+    <w:nsid w:val="9BCC5828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +4709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-estran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144105616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04217841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Estran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_131-148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03476437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Estran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07NGN2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04949338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dodane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05354515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04744170v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04631410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04140181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03548150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-estran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144105616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04217841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Estran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_131-148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03476437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Estran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07NGN2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04949338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dodane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05354515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04744170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04631410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04140181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03548150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>