--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -1183,985 +1183,1228 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire d’un oubli et d’une (re)découverte : le premier périodique féminin chinois, le Nüxuebao 女學報 ou The Chinese Girl’s Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Estran, Min Sook Wang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pionnières oubliées – Invisibilisation et instrumentalisation des femmes en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-63, 2026, Constitution de la modernité, 978-2-406-19094-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Institut franco-chinois de Lyon (1921-1946) à l’université française : quelle intégration pour les étudiantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Verneuil, Renaud d’Enfert, Dominique Bret, Youenn Michel &amp; André D. Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’enseignement supérieur du XIXe siècle à nos jours : Établissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Universitaire d'Information Pédagogique, pp.219-234, 2026, Pédagogie et éducation: héritages, (ré)inventions, actualité, 979-10-977126-1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les étudiants chinois en France entre 1914 et 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilie Gandon; Simeng Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immigrations est et sud-est asiatiques depuis 1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée national de l'histoire de l'immigration; Réunion des Musées Nationaux, pp.64-65, 2023, 978-2-7118-7988-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une censure à l’autre : le combat pour la liberté d’expression de la revue Xinyue 新月 (1928-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bory, P. Otaola, N. Salmon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tactiques d'expression à l'ombre de la censure - A l'ombre de la censure II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-84, 2023, Questions contemporaines, 978-2-14-028767-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mouvement pour une renaissance littéraire irlandaise et le Mouvement pour un théâtre national, Guoju yundong 国剧运动: au-delà de la réception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JIN Siyan, Nicolas DE RIBAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts culturels : concept et art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions You Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-53, 2022, 979-10-367-0189-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occident et occidentalisme dans la Chine des années 1920-1930: le cas de la revue Xinyue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national d'histoire de l'art. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sismographie des luttes - Répliques Vers une histoire globale des revues critiques et culturelles XIXe - XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouvelles éditions Place, pp.152-159, 2021, 9782376280736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et tradition(s)- Regards sur l’Autre et sur Soi au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-19, 2019, 978-2-343-15468-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Xuelin (1897-1999), entre Chine et France: une recréation de la tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacqueline ESTRAN; Claire DODANE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre et tradition(s) - Regards sur l'Autre et sur Soi au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.195-208, 2019, 978-2-343-15468-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplaire ou à part, le destin singulier de Lin Huiyin (1904-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Marchand et Esther Heboyan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poétique du féminin en Asie orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.79-91, 2012, 978-2-84832-155-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différence, distance et prise de conscience: Su Xuelin et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosalind SILVESTER et Guillaume THOUROUDE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits chinois / lignes francophones: écritures, images, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses de l'Université de Montréal, pp.50-66, 2012, 978-2-7606-2292-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pum.3958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la revue Xinyue (1928-1933) dans l'introduction des littératures étrangères en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Bacqué-Grammont, Angel Pino, Samaha Khoury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'un Orient l'autre : Actes des troisièmes journées de l'Orient. Bordeaux, 2-4 octobre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.407-431, 2005, Cahiers de la société asiatique, 287723827X 9782877238274 9042915374 9789042915374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie chinoise au féminin - du côté de Zhang Zhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gregory B. LEE et Hassan SAHLOUL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie, mythe et histoire dans les mondes arabe et chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILCSA Université Lyon 3, pp.145-159, 2004, 2-9517463-8-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pionnières oubliées – Invisibilisation et instrumentalisation des femmes en Asie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Sook Wang-Le</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Constitution de la modernité, Marina Mestre Zaragoza, 978-2-406-19094-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et tradition(s) - Regards sur l'Autre et sur Soi au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dodane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2019, 978-2-343-15468-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie et liberté dans la Chine républicaine: la revue Xinyue (1928-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harrassowitz Verlag, 13, pp.X + 327, 2010, Lun Wen - Studien zur Geistesgeschichte und Literatur in China, 978-3-447-06167-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2171,2030 +2414,2030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et transferts culturels, un autre regard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture et migrations: approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacqueline Estran; Min Sook Wang; I.E.T.T. Université Jean Moulin - Lyon 3, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Shuhua 凌叔华 et Virginia Woolf, de la rencontre à l'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts culturels - La créativité dans la rencontre : arts, poésie et musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JIN Siyan; Université d'Artois; ZHOU Xian; Université de Nankin, Apr 2025, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences et genre à l'Institut Franco-chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de l’Institut franco-chinois (1921-1950) : diaspora étudiante, circulation des savoirs et relations institutionnelles sino-françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacqueline Estran; Florent Villard; Marie Laureillard; Université Jean Moulin - Lyon III, IETT, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revendications féministes du Nüxue bao 女學報 ou Chinese Girl’s Progress (1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes chinoises, femmes plurielles : regards croisés sur la condition féminine en Chine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université; IRASIA, Apr 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt des rubriques périodiques dans les transferts culturels: le cas de la revue Xinyue dans la Chine des années 1920-1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition et transferts culturels: Asie orientale - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IETT - Université Jean Moulin Lyon 3; ISIT - Paris Panthéon - Assas Université; Labex COMOD - Université de Lyon, Oct 2024, Paris et Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université; IRASIA, Apr 2024, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En hommage à un historien: richesse et diversité des thèses soutenues en histoire par les étudiants de l'Institut Franco-Chinois de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "L'Institut franco-chinois de Lyon, un épisode unique des relations intellectuelles entre la France et la Chine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Zhejiang, Université normale de la Chine de l'Est, Nouvel Institut Franco-Chinois, Bibliothèque Municipale de Lyon, Société chinoise d'études de l'histoire de France, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Zhejiang, Université normale de la Chine de l'Est, Nouvel Institut Franco-Chinois, Bibliothèque Municipale de Lyon, Société chinoise d'études de l'histoire de France, Jul 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des étudiants chinois dans les échanges intellectuels entre la Chine et la France au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres internationales de la francophonie de Lyon 2024 - "Chine: quand la francophonie s'éveillera"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Institut international pour la francophonie, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Institut international pour la francophonie, Mar 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'un oubli : la première revue féminine chinoise, le Nüxuebao 女学报 ou Chinese Girl's Progress (1898)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pionnières oubliées - Invisbilisation et instrumentalisation des femmes en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Jacqueline Estran; Min Sook Wang, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Jean Moulin - Lyon 3; Jacqueline Estran; Min Sook Wang, Jun 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et liberté d'expression dans les années 1920-1930 en Chine: le cas du groupe Xinyue 新月</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La liberté et les "Lumières" chinoises: leur histoire dans la Chine moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demin Xu; Collège international de philosophie, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Demin Xu; Collège international de philosophie, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Shakespeare en Chine dans les années 1920-1930: raison et sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts culturels et transmission du concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jin Siyan; Xiaoshan Zhou Dantille; Université d'Artois; Nanjing University, Mar 2023, Arras - Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jin Siyan; Xiaoshan Zhou Dantille; Université d'Artois; Nanjing University, Mar 2023, Arras - Roubaix, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'Institut franco-chinois de Lyon (1921-1946) à l'université française: quelle intégration pour les étudiantes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement supérieur du XIXe siècle à nos jours - Etablissements, acteurs, disciplines, pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE; ECP; LARHA; Triangle, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une modernité ancrée dans la tradition chinoise : les références croisées Chine-Occident dans la revue Xinyue (1928-1933)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernités en Asie orientale (Chine, Corée, Japon, Vietnam)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric WANG; Labex COMOD; IETT, Université Jean Moulin Lyon 3; D2IA, Université Montaigne Bordeaux; Ifrae, CNRS, INALCO, Université Paris Cité; IrAsia, CNRS, Aix-Marseille Université, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, ATRHE; ECP; LARHA; Triangle, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde poétique de Qiu Jin (1875-1907): tradition, genre et écriture de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abstraction poésie et musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Centre de recherche Textes et cultures, Musée Louvre-Lens, Université de Nankin, Sep 2022, Arras, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Centre de recherche Textes et cultures, Musée Louvre-Lens, Université de Nankin, Sep 2022, Arras, Lens, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plantes et échanges de savoirs à l’Institut franco-chinois de Lyon (1921-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animaux et plantes de l'ailleurs, XVIe - XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon - CNE (UMR 8562) - LCC (EA 7542), Jun 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon - CNE (UMR 8562) - LCC (EA 7542), Jun 2021, Avignon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement pour une renaissance littéraire irlandaise dans la Chine des années 1920: étude d'une réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur la réception internationale de la littérature irlandaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jeanne-Marie Carton-Charon; IETT (Insitut d'Etudes Transtextuelles et Transculturelles) EA 4186; Université Jean Moulin - Lyon 3, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jeanne-Marie Carton-Charon; IETT (Insitut d'Etudes Transtextuelles et Transculturelles) EA 4186; Université Jean Moulin - Lyon 3, Nov 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une censure à l’autre : le cas de la revue Xinyue (1928-1933)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique des imaginaires - Censure, contre-discours et société technicienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Transtextuelles et Transculturelles, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Etudes Transtextuelles et Transculturelles, Nov 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La revue Xinyue (1928-1933): occidentaliste?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La revue culturelle dans le monde : révolution, subversion et émancipation du XVIIIe siècle à nos jours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA), Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut National d'Histoire de l'Art (INHA), Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health and Illness Representations at the Lyon's Institut Franco-Chinois (IFC, 1921-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "The Other's Imagined Diseases: Transcultural Representations of Health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes Transtextuelles et Transculturelles (IETT EA 4186), Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Etudes Transtextuelles et Transculturelles (IETT EA 4186), Dec 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la contribution des étudiants de l'Institut franco-chinois de Lyon (1921-1946) à la connaissance des 'herbes chinoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Herbes asiatiques dans tous leurs états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne Occidentale (UBO), Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne Occidentale (UBO), Nov 2016, Brest, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture vs. maladie - Le combat pour la vie de Shi Pingmei et Lu Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre de la maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sybille Goepper, Groupe GL3, IETT, Université Jean Moulin - Lyon 3, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sybille Goepper, Groupe GL3, IETT, Université Jean Moulin - Lyon 3, Nov 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité féminine et écriture chez Chen Xuezhao (1906-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le genre à l'oeuvre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdRI OPuS 2 - OEuvres, Publics et Société - CNRS; Comité de Recherche 18 Sociologie des arts de l’AISLF Association internationale des sociologues de langue française; Mage - CNRS - Réseau de recherche international et pluridisciplinaire « Marché du travail et genre », Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GdRI OPuS 2 - OEuvres, Publics et Société - CNRS; Comité de Recherche 18 Sociologie des arts de l’AISLF Association internationale des sociologues de langue française; Mage - CNRS - Réseau de recherche international et pluridisciplinaire « Marché du travail et genre », Sep 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard sur soi: partir pour se trouver ou la transcription romancée du séjour en France de deux étudiantes chinoises dans les années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Migrations, identités interculturelles et/en espaces transfrontaliers (XIXe et XXe siècles)" - Migration and Intercultural Identities in Relation to Border Regions (19th and 20th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Center for the History of Intercultural Relations - Centre d’Histoire des Relations Interculturelles - K.U.Leuven Campus Kortrijk, Belgium/Belgique, May 2010, Courtrai - Kortrijk, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Center for the History of Intercultural Relations - Centre d’Histoire des Relations Interculturelles - K.U.Leuven Campus Kortrijk, Belgium/Belgique, May 2010, Courtrai - Kortrijk, Belgique</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différence, distance et prise de conscience: Su Xuelin et la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Traits chinois, lignes francophones: écritures, arts plastiques, cinéma"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosalind Silvester, Guillaume Thouroude, Queen's University, Feb 2010, Belfast, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rosalind Silvester, Guillaume Thouroude, Queen's University, Feb 2010, Belfast, Irlande</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits de l’homme en Chine Républicaine : le débat au sein de la revue Xinyue 新月(1928-1933) et après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures in Transit : Citizenship and Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Transtextual and Transcultural Studies - Institut d'Etudes transtextuelles et transculturelles - Université Jean Moulin-Lyon 3; International Institute For Transcultural and Diasporic Studies (Liverpool Hope University); Sun Yat-sen University (Canton); Macao Inter-University Institute, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institute for Transtextual and Transcultural Studies - Institut d'Etudes transtextuelles et transculturelles - Université Jean Moulin-Lyon 3; International Institute For Transcultural and Diasporic Studies (Liverpool Hope University); Sun Yat-sen University (Canton); Macao Inter-University Institute, Jun 2009, Lyon, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la France dans la littérature chinoise des années 1920/1930: Ba Jin, Su Xuelin et Chen Xuezhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "France - Chine au miroir l'une de l'autre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Oct 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Oct 2008, Arras, France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche d'une identité pour la Chine des années 1920: le Mouvement pour un théâtre national (Guoju yundong 國劇運動)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures, Frontières et Limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Etudes transtextuelles et transculturelles IETT - Université Jean Moulin - Lyon 3; Cultural Translation Research Group (Taiwan), Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Etudes transtextuelles et transculturelles IETT - Université Jean Moulin - Lyon 3; Cultural Translation Research Group (Taiwan), Jun 2007, Lyon, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature: Autre ou Soi? Altérité et images de la nature dans la poésie de Zhang Zhen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Le poète et l'autre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCSA - Université Jean Moulin Lyon 3, Mar 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCSA - Université Jean Moulin Lyon 3, Mar 2004, Lyon, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dreaming in a Red Chamber – What does it Mean to Teach Chinese Literature? A Case Study Based on the Evaluation of a Group of Second-Year French Students and Their Comments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Social Context of Literary Production and Consumption - Workshop on Literary Education and Canon Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AHRB Centre for Asian and African Literatures - School of Oriental and African Studies - London; University College London, May 2003, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AHRB Centre for Asian and African Literatures - School of Oriental and African Studies - London; University College London, May 2003, Londres, United Kingdom</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éléments culturels influant sur la traduction en chinois des noms de marques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Nationale des Langues Etrangères Appliquées (ANLEA) - "La civilisation en LEA"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Nationale des Langues Etrangères Appliquées (ANLEA); Université Jean Moulin - Lyon 3 - Faculté des langues, Mar 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4204,213 +4447,282 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques poèmes de Lin Huiyin (1904-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une robe de papier pour Xue Tao - Choix de textes inédits de littérature chinoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.201-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Estran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pionnières oubliées – Invisibilisation et instrumentalisation des femmes en Asie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des positions de Xinyue [Xinyue de taidu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Estran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sismographie des luttes - Epicentres Vers une histoire globale des revues critiques et culturelles XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.94-95; 190-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4478,51 +4790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BCC5828"/>
+    <w:nsid w:val="BDEE7C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4709,51 +5021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-estran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144105616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04217841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Estran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_131-148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03476437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Estran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07NGN2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241616v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04949338v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163022v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3958" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dodane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05354515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04744170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04631410v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04140181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03548150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163128v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170082v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163193v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacqueline-estran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144105616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04217841v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Estran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/HCL_19_131-148" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.277.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03476437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26522/vp.v18i2.3534" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Estran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07NGN2P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163011v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.517" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.496" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163027v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.197" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etchi.2002.1319" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02541407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05619170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05619088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795094v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.you-feng.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04949338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163025v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.3958" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05619211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Sook Wang-Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dodane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047979v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05047989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05354515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04744170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04631410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04573465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04140181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04241643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04101389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03740722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03795097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03548150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02377651v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163136v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02170082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163151v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163193v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163203v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02163042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05619231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03195165v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>