--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -72,77 +72,345 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding Protein 7 (GRP7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Plasma Membrane-Associated Cation-Binding Protein Pcap1 of Arabidopsis Thaliana is a Uranyl-Binding Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -191,92 +459,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plasma membrane-associated cation-binding protein PCaP1 of Arabidopsis thaliana is a uranyl-binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -285,1543 +553,1275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 446, pp.art. 130668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next biotechnological plants for addressing global challenges: The contribution of transgenesis and new breeding techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès E Ricroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor C Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, pp.25-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide CRISPR patent landscape shows strong geographical biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnés Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (6), pp.613-620. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41587-019-0138-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis thaliana plants challenged with uranium reveal new insights into iron and phosphate homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217 (2), pp.657 - 670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges facing European agriculture and possible biotechnological solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Gigarel</w:t>
+                <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Brugière</w:t>
+                <w:t xml:space="preserve">Wendy Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeňka Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Sági</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Hundleby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.875-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07388551.2015.1055707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271913v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges facing European agriculture and possible biotechnological solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges facing European agriculture and possible biotechnological solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeňka Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Sági</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Hundleby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.875-883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/07388551.2015.1055707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218151v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges facing European agriculture and possible biotechnological solutions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope Hundleby</w:t>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gigarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/07388551.2015.1055707⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.569-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259848v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Targeting of the Protein Methyltransferase PrmA Contributes to Both Chloroplastic and Mitochondrial Ribosomal Protein L11 Methylation in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryl Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (9), pp.1697-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcv098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the protein lysine and arginine methylation network in Arabidopsis chloroplasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Alban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mininno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.e95512. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of ATP Sulfurylase and O -Acetylserine(thiol)lyase in Spinach Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E Lunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 94 (3), pp.1345-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.94.3.1345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321210v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-04468157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2117,77 +2117,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide plant biotechnology innovation landscape from patenting to marketing: what are the European weaknesses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Engage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Den Haag, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,77 +2212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Editing (and Transgenesis): Political and Societal Concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st PlantEd WG2 training school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantEd Cost Action, May 2022, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next Biotech Plants: New Traits, Crops, Developers, and Technologies for Addressing Global Challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd conference of PlantEd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantEd Cost Action, Sep 2021, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2428,77 +2428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Plant Breeding Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ist colloquim PlantEd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Serbia, Dec 2021, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2523,77 +2523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global CRISPR patent landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ist conference of PlantEd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantEd COST Action 18111, Nov 2019, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle législation sur la parité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle législation sur la parité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,90 +2882,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the environmental safety of transgenic plants: honey bees as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkoyunlu Serife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuntz M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Plants and Beyond. Series Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, Elsevier, pp.111-167, 2018, Advances in Botanical Research, 978-0-12-809447-1. </w:t>
@@ -3003,90 +3003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of the sulfur amino acids in plants: Characterization of the chloroplastic O-acetylserine (thiol)lyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Society of plant Physiologists. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosynthesis and molecular regulation of amino acids in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.311-314, 1992, 0943088232</w:t>
@@ -3284,51 +3284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C Pallares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.09.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Ricroch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-019-0138-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218151v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ricroch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zde&#328;ka Svobodov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S&#225;gi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hundleby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07388551.2015.1055707" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259848v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.94.3.1345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin Laffon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Raoult" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pallares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkoyunlu Serife" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2017.11.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C Pallares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.09.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Ricroch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-019-0138-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ricroch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zde&#328;ka Svobodov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S&#225;gi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hundleby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07388551.2015.1055707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.94.3.1345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin Laffon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Raoult" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pallares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkoyunlu Serife" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2017.11.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>