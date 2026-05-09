--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -72,77 +72,1536 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding protein 7 (GRP7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit H Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 495, pp.139163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210630v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The plasma membrane-associated cation-binding protein PCaP1 of Arabidopsis thaliana is a uranyl-binding protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 446, pp.art. 130668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Next biotechnological plants for addressing global challenges: The contribution of transgenesis and new breeding techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès E Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bleuenn Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor C Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.25-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2021.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worldwide CRISPR patent landscape shows strong geographical biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnés Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.613-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41587-019-0138-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis thaliana plants challenged with uranium reveal new insights into iron and phosphate homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (2), pp.657 - 670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges facing European agriculture and possible biotechnological solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeňka Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Sági</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Hundleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.875-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07388551.2015.1055707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges facing European agriculture and possible biotechnological solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeňka Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Sági</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope Hundleby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.875-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/07388551.2015.1055707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular evolution of the substrate specificity of chloroplastic Aldolases/Rubisco lysine methyltransferases in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Gigarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.569-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2016.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual Targeting of the Protein Methyltransferase PrmA Contributes to Both Chloroplastic and Mitochondrial Ribosomal Protein L11 Methylation in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (9), pp.1697-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the protein lysine and arginine methylation network in Arabidopsis chloroplasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Alban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mininno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gilgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localization of ATP Sulfurylase and O -Acetylserine(thiol)lyase in Spinach Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John E Lunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Droux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 94 (3), pp.1345-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.94.3.1345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of uranyl-binding proteins in Arabidopsis thaliana cells exposed to uranium: Insights from a metalloproteomic analysis and characterization of Glycine-Rich RNA-binding Protein 7 (GRP7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit H Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -194,73 +1653,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Przybyla-Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plasma Membrane-Associated Cation-Binding Protein Pcap1 of Arabidopsis Thaliana is a Uranyl-Binding Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -269,1559 +1728,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468157v1</w:t>
-              </w:r>
-[...1457 lines deleted...]
-                <w:t xml:space="preserve">hal-02321210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2117,77 +2117,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide plant biotechnology innovation landscape from patenting to marketing: what are the European weaknesses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Engage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Den Haag, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,77 +2212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Editing (and Transgenesis): Political and Societal Concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st PlantEd WG2 training school</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantEd Cost Action, May 2022, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2307,51 +2307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next Biotech Plants: New Traits, Crops, Developers, and Technologies for Addressing Global Challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd conference of PlantEd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantEd Cost Action, Sep 2021, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2428,77 +2428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Plant Breeding Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ist colloquim PlantEd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Serbia, Dec 2021, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2523,77 +2523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global CRISPR patent landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ist conference of PlantEd</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PlantEd COST Action 18111, Nov 2019, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle législation sur la parité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle législation sur la parité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2882,90 +2882,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the environmental safety of transgenic plants: honey bees as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ricroch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akkoyunlu Serife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuntz M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Plants and Beyond. Series Advances in Botanical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, Elsevier, pp.111-167, 2018, Advances in Botanical Research, 978-0-12-809447-1. </w:t>
@@ -3003,90 +3003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of the sulfur amino acids in plants: Characterization of the chloroplastic O-acetylserine (thiol)lyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Droux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Martin-Laffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">American Society of plant Physiologists. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosynthesis and molecular regulation of amino acids in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.311-314, 1992, 0943088232</w:t>
@@ -3284,51 +3284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Rault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C Pallares" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.09.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148307v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Ricroch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-019-0138-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ricroch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zde&#328;ka Svobodov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S&#225;gi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hundleby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07388551.2015.1055707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.94.3.1345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin Laffon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Raoult" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pallares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkoyunlu Serife" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2017.11.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210630v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Revel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin-Laffon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130668" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s E Ricroch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor C Pallares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2021.09.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Ricroch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-019-0138-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Villiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Serre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14865" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ricroch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zde&#328;ka Svobodov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; S&#225;gi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hundleby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07388551.2015.1055707" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Ma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mininno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gigarel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2016.01.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Mazzoleni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Figuet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Gilgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095512" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321210v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Lunn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.94.3.1345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928239v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264685v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Martin Laffon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Raoult" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pallares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Millard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01751334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akkoyunlu Serife" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2017.11.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>