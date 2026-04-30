--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1449,5967 +1449,5967 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impression sur tissu d'un motif traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01178503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression sur tissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01178501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramassage des légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01186652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Courges</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bouteille thermos conserve sa place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bouteille thermos conserve sa place</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue de village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Gaojin, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de tous les jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chiens sur le pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tenue de tous les jours</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque de l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur de la chambre d'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité et tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture en bordure de maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation des denrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charpente du toit, pont du vent et de la pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail, Dimen (Guizhou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01111475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de maisons en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison traditionnelle en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Gaojin, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassin à usage domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraichage au dessus de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Huanggang, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilier dans l'écomusée de Dimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie pour l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassin dégradé au coeur du village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abris près des maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abri et cabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruelle bordée de maisons traditionnelles en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Gaojin, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruelle bordée de maisons en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approvisionnement en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessive dans la rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu de sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiosque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rigole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des propriétaires des chambres d'hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompe à incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de taro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pont dans le village Dimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandes molletières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau dans l'environnement de l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les courges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Huanggang, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraichage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraîchage dans les espaces non construits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture en soubassement des maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison avec chambres d'hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébergement à l'écomusée de Dimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acheminement de l'eau dans les rizières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue d'ensemble d'un pont du vent et de pluie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greniers en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greniers dans le village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Métier à tisser</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bobine</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraîchage à côté d'une maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...161 lines deleted...]
-                <w:t xml:space="preserve">Tenue de travail, Dimen (Guizhou)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détails de broderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Broderie pour l'écomusée</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébergement à l'écomusée de Dimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Bassin à usage domestique</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenier sur pilotis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maraichage au dessus de l'eau</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abris en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abris dans les rizières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompe à incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraichage au desus de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Huanggang, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mobilier dans l'écomusée de Dimen</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizière et maraîchage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Culture en bordure de maisons</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calendrier électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Intérieur de la chambre d'hôte</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balcon en bois ajourée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...4091 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01186540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...394 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Canards laqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. China. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00910329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque de l'Université Tsinghua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beijing, China. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00916753v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-00910329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurant Canard Lacqué</w:t>
               </w:r>
@@ -7815,51 +7815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="419B2AE0"/>
+    <w:nsid w:val="F44D6377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7963,51 +7963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F250486A"/>
+    <w:nsid w:val="E58922E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8111,51 +8111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FBE8356"/>
+    <w:nsid w:val="E8D48AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/index.php?2462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Nivard@ehess.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scache.eorezo.com/html/engine/after.htm?&amp;x_src_=%2BW%2B34pCFWk%2Bu9I0gVMbk%2BPXGnM0YHwlof8O31nf9moYZ2n%2ByWPrDdusmVh2XRfVlrOEZ3HgZHsSkgDQrkqejAXBZAdiBYRNur%2BSgB7OqJz32pE%2Fxp4r8KJHjE5HVjNnBIEYjVhe20AT9AGVjf9zcoBtmgWQ%2FJhICNO%2Fniem4j%2FRXtej9yZt6ZupmU1ldbOxPZqIgfdlcIjHeRl7XSWHbMw%3D%3D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urbachina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/ACC/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://twitter.com/#%21/CentreChine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2009/ue/83/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2006/ue/3512/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.couperin.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/cerc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/document.php?id=309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186548v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187567v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01111475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140815v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186565v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186553v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186547v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187578v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186650v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176624v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187579v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186503v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186562v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186507v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176560v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178495v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00916753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/index.php?2462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Nivard@ehess.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scache.eorezo.com/html/engine/after.htm?&amp;x_src_=%2BW%2B34pCFWk%2Bu9I0gVMbk%2BPXGnM0YHwlof8O31nf9moYZ2n%2ByWPrDdusmVh2XRfVlrOEZ3HgZHsSkgDQrkqejAXBZAdiBYRNur%2BSgB7OqJz32pE%2Fxp4r8KJHjE5HVjNnBIEYjVhe20AT9AGVjf9zcoBtmgWQ%2FJhICNO%2Fniem4j%2FRXtej9yZt6ZupmU1ldbOxPZqIgfdlcIjHeRl7XSWHbMw%3D%3D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urbachina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/ACC/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://twitter.com/#%21/CentreChine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2009/ue/83/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2006/ue/3512/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.couperin.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/cerc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/document.php?id=309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01111475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138756v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00916753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>