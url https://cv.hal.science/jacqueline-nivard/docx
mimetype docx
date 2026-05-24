--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1449,6099 +1449,6099 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des chiens sur le pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charpente du toit, pont du vent et de la pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur de la chambre d'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conservation des denrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque de l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture en bordure de maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité et tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison avec chambres d'hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraichage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraîchage dans les espaces non construits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'eau dans l'environnement de l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Métier à tisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les courges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Huanggang, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture en soubassement des maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabanons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiosque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rigole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pont dans le village Dimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruelle bordée de maisons en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompe à incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abri et cabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruelle bordée de maisons traditionnelles en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Gaojin, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abris près des maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandes molletières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approvisionnement en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessive dans la rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassin dégradé au coeur du village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu de sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture de taro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accueil des propriétaires des chambres d'hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail, Dimen (Guizhou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01111475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilier dans l'écomusée de Dimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassin à usage domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraichage au dessus de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Huanggang, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison traditionnelle en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Gaojin, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de maisons en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie pour l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébergement à l'écomusée de Dimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de l'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écomusée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue d'ensemble d'un pont du vent et de pluie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greniers dans le village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acheminement de l'eau dans les rizières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greniers en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hébergement à l'écomusée de Dimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraîchage à côté d'une maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abris en bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abris dans les rizières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détails de broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grenier sur pilotis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01176609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de travail des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01187596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maraichage au desus de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Huanggang, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizière et maraîchage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pompe à incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01178495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calendrier électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balcon en bois ajourée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bouteille thermos conserve sa place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métier à tisser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01187571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01187567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Maquette</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramassage des légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01186652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue de village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Gaojin, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01140820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tenue de tous les jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Dimen, China. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01138195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression sur tissu d'un motif traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01178503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impression sur tissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01178501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Dimen, Guizhou, China. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01186643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5410 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crêpes et canard laqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Beijing, China. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-00910342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Canards laqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. China. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00910329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèque de l'Université Tsinghua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Beijing, China. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00916753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurant Canard Lacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Nivard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. China. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-00910328v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-00910342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canard laqué découpé</w:t>
               </w:r>
@@ -7815,51 +7815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F44D6377"/>
+    <w:nsid w:val="576655F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7963,51 +7963,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E58922E2"/>
+    <w:nsid w:val="58DFCC93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8111,51 +8111,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E8D48AFC"/>
+    <w:nsid w:val="1BAA45AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/index.php?2462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Nivard@ehess.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scache.eorezo.com/html/engine/after.htm?&amp;x_src_=%2BW%2B34pCFWk%2Bu9I0gVMbk%2BPXGnM0YHwlof8O31nf9moYZ2n%2ByWPrDdusmVh2XRfVlrOEZ3HgZHsSkgDQrkqejAXBZAdiBYRNur%2BSgB7OqJz32pE%2Fxp4r8KJHjE5HVjNnBIEYjVhe20AT9AGVjf9zcoBtmgWQ%2FJhICNO%2Fniem4j%2FRXtej9yZt6ZupmU1ldbOxPZqIgfdlcIjHeRl7XSWHbMw%3D%3D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urbachina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/ACC/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://twitter.com/#%21/CentreChine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2009/ue/83/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2006/ue/3512/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.couperin.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/cerc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/document.php?id=309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187567v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178503v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186652v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01111475v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140823v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186097v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178464v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186562v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187575v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138756v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176644v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186654v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186540v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00916753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/index.php?2462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jacqueline.Nivard@ehess.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scache.eorezo.com/html/engine/after.htm?&amp;x_src_=%2BW%2B34pCFWk%2Bu9I0gVMbk%2BPXGnM0YHwlof8O31nf9moYZ2n%2ByWPrDdusmVh2XRfVlrOEZ3HgZHsSkgDQrkqejAXBZAdiBYRNur%2BSgB7OqJz32pE%2Fxp4r8KJHjE5HVjNnBIEYjVhe20AT9AGVjf9zcoBtmgWQ%2FJhICNO%2Fniem4j%2FRXtej9yZt6ZupmU1ldbOxPZqIgfdlcIjHeRl7XSWHbMw%3D%3D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://urbachina.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/ACC/fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://twitter.com/#%21/CentreChine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2009/ue/83/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/fr/enseignement/enseignements/2006/ue/3512/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.couperin.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ehess.fr/cerc/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cecmc.ehess.fr/document.php?id=309" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009203v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006502v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006373v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006226v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176629v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186647v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138725v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140813v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176587v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138196v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178497v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178450v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186550v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01111475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178486v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186507v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187572v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187570v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186649v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176582v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01176609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186663v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186654v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186104v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178495v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186544v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01187567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01140820v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01138195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01178501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01186643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910342v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00916753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00910344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>