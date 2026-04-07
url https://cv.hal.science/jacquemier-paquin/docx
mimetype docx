--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1363,51 +1363,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des business models pérennes en cyclo-logistique : une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Projet Eco-Cyclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
@@ -1442,97 +1442,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Salon Top Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France. https://filesender.renater.fr/?s=download&amp;token=28277484-2189-4db0-b1e7-df6d4f7fa9b7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502272v1</w:t>
+                <w:t xml:space="preserve">hal-05502284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Eco-Cyclo</w:t>
+                <w:t xml:space="preserve">Vers des business models pérennes en cyclo-logistique : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
@@ -1567,73 +1567,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Top Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France. https://filesender.renater.fr/?s=download&amp;token=28277484-2189-4db0-b1e7-df6d4f7fa9b7</w:t>
+              <w:t xml:space="preserve">Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502284v1</w:t>
+                <w:t xml:space="preserve">hal-05502272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer la défaillance de livraison d'un achat en ligne : faut-il mettre le transporteur au-devant de la scène ?</w:t>
               </w:r>
@@ -2416,312 +2416,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prix régional en RSE : quel levier d'engagement pour les PME ?</w:t>
+                <w:t xml:space="preserve">L’usage du Web comme outil par des PME Responsable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Véronique Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Brets, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque de l´Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427387v1</w:t>
+                <w:t xml:space="preserve">hal-01427402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du Web comme outil par des PME Responsable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un prix régional en RSE : quel levier d'engagement pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Morlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque de l´Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Brets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427402v1</w:t>
+                <w:t xml:space="preserve">hal-01427387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prix régional en RSE : quel levier d'engagement pour les PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des I.A.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2854,51 +2854,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre l’obésité : deux nouvelles mesures efficaces, The Conversation France, 7/01/25</w:t>
+                <w:t xml:space="preserve">Lutte contre l’obésité : deux nouvelles mesures efficaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier</w:t>
@@ -3233,51 +3233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="925011BA"/>
+    <w:nsid w:val="F2E92D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3464,51 +3464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>