--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1363,51 +1363,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Eco-Cyclo</w:t>
+                <w:t xml:space="preserve">Vers des business models pérennes en cyclo-logistique : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
@@ -1442,97 +1442,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Top Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France. https://filesender.renater.fr/?s=download&amp;token=28277484-2189-4db0-b1e7-df6d4f7fa9b7</w:t>
+              <w:t xml:space="preserve">Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502284v1</w:t>
+                <w:t xml:space="preserve">hal-05502272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des business models pérennes en cyclo-logistique : une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Projet Eco-Cyclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
@@ -1567,73 +1567,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Salon Top Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France. https://filesender.renater.fr/?s=download&amp;token=28277484-2189-4db0-b1e7-df6d4f7fa9b7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502272v1</w:t>
+                <w:t xml:space="preserve">hal-05502284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer la défaillance de livraison d'un achat en ligne : faut-il mettre le transporteur au-devant de la scène ?</w:t>
               </w:r>
@@ -1941,502 +1941,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicanalité et réclamation client</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcer l’attractivité d’un métier en tension : impact d’une campagne d’affichage sur le métier de conducteur-routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de la Relation à la Marque dans un Monde Connecté (JR2MC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Haute-Alsace – CREGO, Nov 2019, Colmar, France</w:t>
+              <w:t xml:space="preserve">30ème congrès de l’AGRH 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, kedge et IAE de Bordeaux, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488734v1</w:t>
+                <w:t xml:space="preserve">hal-02488724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnicanalité et réclamation client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">2ème Journée de la Relation à la Marque dans un Monde Connecté (JR2MC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Haute-Alsace – CREGO, Nov 2019, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990341v1</w:t>
+                <w:t xml:space="preserve">hal-02488734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’attractivité d’un métier en tension : impact d’une campagne d’affichage sur le métier de conducteur-routier</w:t>
+                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l’AGRH 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, kedge et IAE de Bordeaux, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488724v1</w:t>
+                <w:t xml:space="preserve">hal-01990341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Delivery truck drivers’ professional commitment profiles: implications for human resource managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
+              <w:t xml:space="preserve">12ème Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794507v1</w:t>
+                <w:t xml:space="preserve">hal-01795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery truck drivers’ professional commitment profiles: implications for human resource managers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795205v1</w:t>
+                <w:t xml:space="preserve">hal-01794507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du Web comme outil par des PME Responsable</w:t>
               </w:r>
@@ -3233,51 +3233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2E92D02"/>
+    <w:nsid w:val="D5C34D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3464,51 +3464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>