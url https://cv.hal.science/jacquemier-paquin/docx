--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -933,252 +933,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kulutustutkimus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990369v1</w:t>
+                <w:t xml:space="preserve">hal-03148874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kulutustutkimus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Markets in Transition, 2018 (1-2), pp.46-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148874v1</w:t>
+                <w:t xml:space="preserve">hal-01990369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension « relation client » du métier de conducteur-livreur, un facteur d’engagement envers le métier</w:t>
               </w:r>
@@ -1363,51 +1363,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des business models pérennes en cyclo-logistique : une revue de la littérature</w:t>
+                <w:t xml:space="preserve">Projet Eco-Cyclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
@@ -1442,97 +1442,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etienne Thil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
+              <w:t xml:space="preserve">Salon Top Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marseille, France. https://filesender.renater.fr/?s=download&amp;token=28277484-2189-4db0-b1e7-df6d4f7fa9b7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502272v1</w:t>
+                <w:t xml:space="preserve">hal-05502284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Eco-Cyclo</w:t>
+                <w:t xml:space="preserve">Vers des business models pérennes en cyclo-logistique : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
@@ -1567,73 +1567,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Top Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France. https://filesender.renater.fr/?s=download&amp;token=28277484-2189-4db0-b1e7-df6d4f7fa9b7</w:t>
+              <w:t xml:space="preserve">Etienne Thil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Martigues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502284v1</w:t>
+                <w:t xml:space="preserve">hal-05502272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer la défaillance de livraison d'un achat en ligne : faut-il mettre le transporteur au-devant de la scène ?</w:t>
               </w:r>
@@ -1941,502 +1941,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’attractivité d’un métier en tension : impact d’une campagne d’affichage sur le métier de conducteur-routier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omnicanalité et réclamation client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l’AGRH 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, kedge et IAE de Bordeaux, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème Journée de la Relation à la Marque dans un Monde Connecté (JR2MC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Haute-Alsace – CREGO, Nov 2019, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488724v1</w:t>
+                <w:t xml:space="preserve">hal-02488734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnicanalité et réclamation client</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de la Relation à la Marque dans un Monde Connecté (JR2MC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Haute-Alsace – CREGO, Nov 2019, Colmar, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488734v1</w:t>
+                <w:t xml:space="preserve">hal-01990341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
+                <w:t xml:space="preserve">Renforcer l’attractivité d’un métier en tension : impact d’une campagne d’affichage sur le métier de conducteur-routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">30ème congrès de l’AGRH 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, kedge et IAE de Bordeaux, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990341v1</w:t>
+                <w:t xml:space="preserve">hal-02488724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery truck drivers’ professional commitment profiles: implications for human resource managers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795205v1</w:t>
+                <w:t xml:space="preserve">hal-01794507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Delivery truck drivers’ professional commitment profiles: implications for human resource managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
+              <w:t xml:space="preserve">12ème Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794507v1</w:t>
+                <w:t xml:space="preserve">hal-01795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage du Web comme outil par des PME Responsable</w:t>
               </w:r>
@@ -3233,51 +3233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5C34D9A"/>
+    <w:nsid w:val="53BB8661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3464,51 +3464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>