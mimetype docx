--- v3 (2026-04-30)
+++ v4 (2026-05-22)
@@ -315,256 +315,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of human interaction in complaint handling</w:t>
+                <w:t xml:space="preserve">Renforcer l’attractivité d’un métier en tension: impact d’une campagne d’affichage sur l’image, l’attitude et l’intention envers le métier de conducteur routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.13-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03967120v1</w:t>
+                <w:t xml:space="preserve">hal-03516571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcer l’attractivité d’un métier en tension: impact d’une campagne d’affichage sur l’image, l’attitude et l’intention envers le métier de conducteur routier</w:t>
+                <w:t xml:space="preserve">The role of human interaction in complaint handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.102670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2021.102670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516571v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of design on flower personality: the moderating role of human personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -723,64 +723,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery truck drivers’ professional commitment profiles: customer facing matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -812,416 +812,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les conditions d’acceptation de L’innovation dans le secteur végétal : enjeux et implications</w:t>
+                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 35 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990324v1</w:t>
+                <w:t xml:space="preserve">hal-03148874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kulutustutkimus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Markets in Transition, 2018 (1-2), pp.46-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148874v1</w:t>
+                <w:t xml:space="preserve">hal-01990369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comprendre les conditions d’acceptation de L’innovation dans le secteur végétal : enjeux et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kulutustutkimus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Markets in Transition, 2018 (1-2), pp.46-61</w:t>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990369v1</w:t>
+                <w:t xml:space="preserve">hal-01990324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension « relation client » du métier de conducteur-livreur, un facteur d’engagement envers le métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1369,51 +1369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Eco-Cyclo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1494,51 +1494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des business models pérennes en cyclo-logistique : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Martin-Salerno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1960,64 +1960,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omnicanalité et réclamation client</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée de la Relation à la Marque dans un Monde Connecté (JR2MC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Haute-Alsace – CREGO, Nov 2019, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2042,51 +2042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,77 +2137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcer l’attractivité d’un métier en tension : impact d’une campagne d’affichage sur le métier de conducteur-routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jeanpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème congrès de l’AGRH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, kedge et IAE de Bordeaux, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2245,51 +2245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2327,64 +2327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivery truck drivers’ professional commitment profiles: implications for human resource managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claye-Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeanpert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2416,312 +2416,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage du Web comme outil par des PME Responsable</w:t>
+                <w:t xml:space="preserve">Un prix régional en RSE : quel levier d'engagement pour les PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Morlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque de l´Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Brets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427402v1</w:t>
+                <w:t xml:space="preserve">hal-01427387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un prix régional en RSE : quel levier d'engagement pour les PME ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’usage du Web comme outil par des PME Responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Morlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Brets, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque de l´Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427387v1</w:t>
+                <w:t xml:space="preserve">hal-01427402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un prix régional en RSE : quel levier d'engagement pour les PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+                <w:t xml:space="preserve">David Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des I.A.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3233,51 +3233,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53BB8661"/>
+    <w:nsid w:val="268304BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3464,51 +3464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacquemier-paquin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6140-4119" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-5232-2017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548206v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Sarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-024-01588-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeanpert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claye-Puaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967120v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2021.102670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.022.33.41" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rouquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502272v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05040409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Claye-Puaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Martin-Salerno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367617v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morlet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pensel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01427422v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03967094v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>