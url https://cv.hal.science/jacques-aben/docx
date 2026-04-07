--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -1451,5486 +1451,5694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la réserve d'hier à la réserve d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense Nationale et Sécurité Collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réserve d'aujourd'hui face au test des OPEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense Nationale et Sécurité Collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (décembre), pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.103-110</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l'action civilo-militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.26-31</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi et défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Christian Cars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Faculté des Sciences Economiques de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 6, pp.99-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fontanel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'une politique des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisation économique et intendance militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans-Christian Cars</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Aben</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffard-Luçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ron Smith</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burkhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02961942v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service du commissariat des armées. 2025, 978-2-11-179926-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte du colloque &amp;quot;Le soutien des forces armées : l'administration militaire et sa singularité face aux situations de crises et de conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffard-Luçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pêcheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction centrale du service du commissariat des armées. 2025, 978-2-11-179928-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans dans la vie d'un (ancien) combattant volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacour-Ollé, pp.379, 2025, 9782750465216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moulin, un autre regard, 1943-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marsaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Aben. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacour-Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156, 2024, 762750463326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les légionnaires d'honneur de l'Hérault - De la création de la Légion d'honneur à la constitution de sa &amp;quot;cohorte&amp;quot; héraultaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L ' Ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servir - Obéir - Commander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Aben. Lacour-Ollé, pp.211, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des étudiants face à la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Aben. Editions Lacour-Ollé, 331 p. (vol. 1) ; 315 p. (vol. 2), 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense et sécurité au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evelyne Farcy-Magdenel et Chantal Tissier-Dauphin. scérén-CNDP-CRDP, pp.226, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter la décentralisation à la française : essai sur le Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Aben; Mustapha Adib. L'Harmattan, 205 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défense et aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440 p., 2001, 2-84269-450-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pseudo-SSR in a pseudo state A chronology and some questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual International Conference on Economics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ulster University, Jun 2025, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la guerre contre une insurrection armée, à la guerre contre une « catastrophe humanitaire » : la solution coûteuse d'une crise endémique au Kosovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de l'Association pour l'étude de la guerre et de la stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEGES, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moulin membre de la légion d'honneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une journée particulière en hommage à Jean Moulin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ONaCVG et laboratoire CRISES, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Jeux Olympiques face à la barbarie - Munich 1972</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, Sport et Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques (CTHS), May 2024, Aubervilliers (Maison des sciences de l'Homme Paris Nord), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'administration en temps de crise, dans le cadre de Licorne et des actions civilo-militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le soutien des forces armées : l’administration militaire et sa singularité face aux situations de crises et de conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction centrale du commissariat des armées, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il y a 20 ans, dans la tête de Jacques Chirac : pourquoi dire « Non » à la guerre à l’Irak ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'AEGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les études sur la guerre et la stratégie, Jun 2023, Bordeaux, France. pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationnaliser pour mieux fidéliser ? La « Nouvelle Politique de Rémunération des Militaires » des armées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence Internationale Economie-gestion &amp; commerce international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Hammamet, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French “New Military Pay Policy”, a good tool to retain the military?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Economics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépenses militaires indicateur de la puissance de l’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "French Perspectives", Centre de documentation de l’École militaire, Paris, 23 janvier 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to give the French armed forces the servicemen they need: a question of wage policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Defence and Security Economics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Defence Associations Conference Institute, Oct 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wage policy of the French defence ministry, between labour market competition and public deficit reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "23rd Conference on Economics and Security", Instituto Universitario General Guttiérez Mellado, Madrid, 26-29 juin 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosovo 1999-2019, ou comment finir une guerre sans avoir la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire Paix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« DES DISPOSITIFS ADMINISTRATIFS ET FINANCIERS SUR MESURE ET INNOVANTS EN SOUTIEN DES FORCES »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'administration militaire : l'exemple du commissariat dans l'armée de l'air, 1942-2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMICAA et université de Lille, Nov 2018, Lille, France. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Military Wage Policy of the French Ministry of Defence between Labour Market Competition and Public Deficit Reduction. A Beginning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Economics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Universitario General Guttierez Mellado, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resolution n°1244 of the Security Council to make peace in Kosovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Making Peace, Transitions after war from the Antiquity to the Present", Universita degli Studie di Padova, Padoue, 5-9 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disposition des Français à payer pour leur défense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Malizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Trinôme académique de Montpellier, La sécurité de la France, à quel prix?, Nîmes, 21 mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défilé du 14 juillet ou le cérémonial militaire instrument du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le cérémonial dans les sphères politiques et religieuses à travers les âges", Faculté des lettres et Sciences humaines de Sousse, FSHST, Tunis, 19-21 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tunis, Tunisie. pp.349-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux économiques de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les nouveaux enjeux de la sécurité", Académie de Montpellier, Montpellier, 15 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commissaire des armées : Une recherche d’identité entre tradition et nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbolique, traditions et identités militaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de l’uniforme de commissaire des armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Symbolique, Traditions et Identités militaires", Service historique de la défense, Vincennes, 21-22 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tunis, Tunisie. pp.349-368</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des retombées économiques de la dépense militaire à partir des tableaux entrées-sorties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact économique des dépenses militaires, séminaire de la Chaire d'économie de défense de l'Institut de Hautes Études de Défense Nationale, Paris, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vincennes, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945 - Les économistes face à la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "1945, la construction de la paix", Trinôme académique, Montpellier, 18 mars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kosovo en quête de paix - 1945-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la paix: Acteurs, processus, mémoire, CRISES Montpellier, Université du Québec, Montpellier, 2-4 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spirit of defense and its determinants, the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème conférence internationale AFASES, Brasov, 28-30 mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Brasov, Romania. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France. pp.225-237</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 14 juillet ou le cérémonial militaire instrument du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cérémonial dans les sphères politiques et religieuses à travers les âges, universités de Sousse et Tunis, Sousse, 19-21 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The consent to pay for defence and its determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Economics and Security, ENSTA Rennes, Université Pierre Mendès France Grenoble, IEP Grenoble, Grenoble, 24-26 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Realms for Defence Economics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defense and its realms, ENSTA-UBO, Brest, 14-15 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Brest, France. pp.3-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S1572-832320140000023001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation de l'officier européen de demain : la coopération pédagogique militaire au sein de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'avenir de l'industrie de défense européenne en question", colloque international CESICE et ENSTA Bretagne, Grenoble, 6-7 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attentat du &amp;quot;Drakkar&amp;quot;, contexte et prolégomènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'attentat du 'Drakkar", quels échos ? Quelle Résonance ?", ONAC - 6ème BLB, Nîmes, 10 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nîmes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Experience of French Air Force Academy in training evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Best Practices in Training Evaluation and the Impact of Training on Job, colloque international ARADO-EGPA, Marseille, 13-15 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques conséquences économiques de l'actualisation d'une programmation militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'investissement de défense comme levier de croissance, journée d'étude de l'Institut de Hautes Études de Défense Nationale, Paris, 11 avril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-organisation d'un colloque, en partenariat avec le rectorat de l'académie de Montpellier, la 6ème BLB et l'AA-IHEDN 12, Montpellier 21 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du regard des économistes sur la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Histoire militaire: Etudes de défense et politiques de sécurité, des années 1960 à nos jours, Université Paul Valéry, Montpellier, 29 septembre - 2 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos liminaires sur les OPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les OPEX, ONAC, Montpellier, 15 décembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.259-270</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise et sortie de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux conflits, quelles missions pour les armées ?, GRSG, Toulouse, 27 janvier 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de la paix en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières de la paix en Méditerranée, Co-organisation d'un colloque national en partenariat avec le rectorat de l'Académie de Montpellier et l'Ecole d'application de l'infanterie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production de défense entre régie et délégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national : "Armées privées, arméess d'Etat, de l'Antiquité à nos jours", Centre d'études d'histoire de la défense (CEHD), Paris, 27-28 mars 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.357-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les guerres probables du XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-organisation d'un colloque national, en partenariat avec le rectorat de l'Académie de Montpellier et l'Ecole d'application de l'infanterie, Montpellier, 31 mars-1 avril 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.357-378</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réserviste en opération extérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de Montpellier, "Le soldat volontaire en Europe au XXe siècle", 3-5 avril 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France. pp.423-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opinions publiques et la construction de l'Europe de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Trinôme Académique "L’Europe de la Défense et de la Sécurité", Montpellier, 26 mars 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France. pp.423-434</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de l'Education Nationale en matière d'enseignement de défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'enseignement de défense : bilan et perspectives", DPD-C2SD, Nice-Sophia Antipolis, 18-19 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Alger à Suez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études du Centre d'Etudes d'Histoire de la Défense "le financement des guerres et des opérations, une perspective historique", Ecole Militaire, Paris, 5 mai 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nice, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effondrement de la Yougoslavie : quatre guerres à l'assaut d'une unité factice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effondrements et ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, May 1923, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290604v1</w:t>
-              </w:r>
-[...761 lines deleted...]
-                <w:t xml:space="preserve">hal-03263197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitution d'un champ historiographique spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Vaïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La dissuasion nucléaire française depuis de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l'énergie atomique et Fondation Charles de Gaulle, pp.141_165, 2025, 978-2-9584293-2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Belot</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Commissariat à l'énergie atomique et Fondation Charles de Gaulle, pp.141_165, 2025, 978-2-9584293-2-4</w:t>
+                <w:t xml:space="preserve">hal-05413300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moulin membre de la Légion d'honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Aben. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Moulin, un autre regard, 1943-2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lacour-Ollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782750463326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacques Aben</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à l'édition 2024 de Mobilisation économique et intendance militaire, par l'intendant militaire Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilisation économique et intendance militaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère des armées - Commissariat des armées, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809783v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moulin, une journée dans son contexte mémoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marsaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Aben. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Moulin, un autre regard, 1943-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacour-Ollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9782750463326</w:t>
+              <w:t xml:space="preserve">, 2024, 9782750463328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère des armées - Commissariat des armées, A paraître</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner aux forces armées françaises les militaires dont elles ont besoin. Une question de politique salariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Singularités des finances de la défense et de la sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean Moulin, une journée dans son contexte mémoriel</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commissaire des armées, une recherche d'identité entre tradition et nécessité 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbolique, traditions et identités militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defense budgets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782750463328</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The SAGE Encyclopedia of War: Social Science Perspectives Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sage Publications Ltd, pp.461-466, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Donner aux forces armées françaises les militaires dont elles ont besoin. Une question de politique salariale</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité nationale et décentralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liliane Perrin-Bensahel; Jean-François Guilhaudis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liber amicorum : hommage en l'honneur du professeur Jacques Fontanel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.n.c., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From old to new Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Bellais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The evolving Boundaries of Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Group, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ecoles d'officiers de l'armée de l'air: Salon-de-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Modéré Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ecoles d'officiers de l'armée de l'air de Salon-de-Provence : base aérienne 701</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Privat, pp.n.c., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie économique des alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Cattoir-Jonville et Johanne Saison. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les différentes facettes du concept juridique de sécurité : mélanges en l'honneur de Pierre-André Lecocq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IERADP, pp.47-56, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorties de crise et promotion des intérêts nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Rousseau; François Muracciole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combats : hommage à Jules Maurin, historien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard éd., pp.449-458, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la politique au droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Autin; Laurence Weil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit figure du politique, Mélanges offerts au professeur Michel Miaille [vol.I]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier I, Faculté de droit, pp.227-240, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lois de programmation militaire: une incursion de la politique militaire dans la production du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Autin; Laurence Weil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit figure du politique, Mélanges offerts au professeur Michel Miaille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier I, Faculté de droit, pp.501-512, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle fiscalité pour les collectivités locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Aben; Mustapha Adib. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exporter la décentralisation à la française : essai sur le Liban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.149-163, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Defense budgets</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter la décentralisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Sage Publications Ltd, pp.461-466, 2016</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Adib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Aben; Mustapha Adib. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exporter la décentralisation à la française : essai sur le Liban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.11-25, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...682 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6940,153 +7148,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la défaite de Coronel à la défaite des Falkland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. De la défaite de Coronel à la défaite des Falkland, Montpellier, France. 2024, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche globale de la gestion des crises - L'exemple de la Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. L'approche globale dans la gestion des crises - Le cas de la Côte d'Ivoire, Montpellier, France. 2003, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7096,98 +7304,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de &amp;quot;Les études stratégiques en France sous la Ve République. La structuration d’un champ disciplinaire au service d’une politique&amp;quot; de Matthieu Chillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études stratégiques en France sous la Ve République. La structuration d’un champ disciplinaire au service d’une politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7197,112 +7405,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opex et action humanitaire - Conscription, réserves et opex - La direction du commissariat en opération extérieure (DIRCOM) - Livres blancs et opex - L'opinion publique et les opex - Les surcoûts des opex - La Kfor ou Kosovo force - La mission des Nations Unies au Liberia (MINUL) - Mission des Nations Unies en république centrafricaine et au Tchad (MINURCAT) - Mission des Nations Unies pour la stabilisations en Haîti - Mission préparatoire des Nations unies au Cambodge (1991-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des Opérations Extérieures de l'Armée Française, de 1963 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 151-155, 166-170, 174-178, 341-342, 373-374, 382-384 (passim)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7449,51 +7657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979226v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1460714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19062/1842-9238.2017.15.3.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979228v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14751790802124998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02961942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Cars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Mir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124069v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880862v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148838v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979227v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1572-832320140000023001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072802v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074624v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074621v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074100v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffard-Lu&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#234;cheur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644196v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lauch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Escoffier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L ' Ouvrage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979225v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouzier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mongin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krieger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654800v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809783v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881696v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979226v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1460714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19062/1842-9238.2017.15.3.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979228v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14751790802124998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02961942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Cars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Mir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Laporte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffard-Lu&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burkhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#234;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Escoffier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L ' Ouvrage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouzier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880862v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148838v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1572-832320140000023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mongin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krieger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809783v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>