--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -66,1834 +66,1834 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos d'une politique des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pseudo ‘réforme du secteur de la sécurité’ pour un État inachevé : Le cas du Kosovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 48, pp.127-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Munich-1972 à Paris-2024 : les Jeux Olympiques face au défi de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Munich-1972 à Paris-2024 les Jeux Olympiques face au défi de la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos sur l'économie de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défense et stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la « nouvelle politique de rémunération des militaires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’économie de la défense et de ceux qui la font</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 832, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Military Expenditure as a Proxy for State Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defence and Peace Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10242694.2018.1460714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01979226v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kosovo 20 ans après, ou comment finir une guerre sans avoir la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03157625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 14 July Parade, or the Military Ceremonial as a Political Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of the Air Force Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19062/1842-9238.2017.15.3.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election présidentielle et défense ou le fantasme des &amp;quot;2% du PIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licorne ou la guerre si nécessaire, pour maintenir ou imposer la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.255-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979228v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux âges de la réserve militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la mesure de l'effort de défense, variations françaises sur un thème imposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homogénéité du capital: Dialogues avec Robert Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosova ne Kerkim Paqes, 1945-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Koha Ditore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, s.n. (9-15 avril), s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise et sortie de crise au Kosovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Université de Toulouse 1 Capitole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.257-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Alger à Suez, le Front républicain face au financement de ses guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.63-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A ka Kosova shumë pompa benzine ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zëri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4-12-09, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New French Military Reserve and the Test of Overseas Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defense and Security Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14751790802124998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réserve d'aujourd'hui face au test des OPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense Nationale et Sécurité Collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (décembre), pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réserve d'hier à la réserve d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense Nationale et Sécurité Collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l'action civilo-militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi et défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Fontanel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Christian Cars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Faculté des Sciences Economiques de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 6, pp.99-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...1100 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Christian Cars</w:t>
-[...70 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02961942v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-05535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1905,321 +1905,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dix ans dans la vie d'un (ancien) combattant volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lacour-Ollé, pp.379, 2025, 9782750465216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04881759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilisation économique et intendance militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffard-Luçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service du commissariat des armées. 2025, 978-2-11-179926-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Laporte</w:t>
+                <w:t xml:space="preserve">hal-05527849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte du colloque &amp;quot;Le soutien des forces armées : l'administration militaire et sa singularité face aux situations de crises et de conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferran</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffard-Luçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chaffard-Luçon</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Burkhard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Service du commissariat des armées. 2025, 978-2-11-179926-4</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pêcheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction centrale du service du commissariat des armées. 2025, 978-2-11-179928-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vandier</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05531405v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04881759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moulin, un autre regard, 1943-2023</w:t>
               </w:r>
@@ -3912,579 +3912,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le commissaire des armées : Une recherche d’identité entre tradition et nécessité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symbolique, traditions et identités militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vincennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux économiques de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les nouveaux enjeux de la sécurité", Académie de Montpellier, Montpellier, 15 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le défilé du 14 juillet ou le cérémonial militaire instrument du discours politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Le cérémonial dans les sphères politiques et religieuses à travers les âges", Faculté des lettres et Sciences humaines de Sousse, FSHST, Tunis, 19-21 novembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tunis, Tunisie. pp.349-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de l’uniforme de commissaire des armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Symbolique, Traditions et Identités militaires", Service historique de la défense, Vincennes, 21-22 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vincennes, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945 - Les économistes face à la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "1945, la construction de la paix", Trinôme académique, Montpellier, 18 mars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vincennes, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kosovo en quête de paix - 1945-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la paix: Acteurs, processus, mémoire, CRISES Montpellier, Université du Québec, Montpellier, 2-4 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spirit of defense and its determinants, the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème conférence internationale AFASES, Brasov, 28-30 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brasov, Romania. pp.13-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des retombées économiques de la dépense militaire à partir des tableaux entrées-sorties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact économique des dépenses militaires, séminaire de la Chaire d'économie de défense de l'Institut de Hautes Études de Défense Nationale, Paris, 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074910v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03075956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 14 juillet ou le cérémonial militaire instrument du discours politique</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979226v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1460714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19062/1842-9238.2017.15.3.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979228v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14751790802124998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02961942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Cars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Mir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Laporte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffard-Lu&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burkhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#234;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Escoffier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L ' Ouvrage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouzier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880862v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148838v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1572-832320140000023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mongin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krieger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809783v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513847v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979226v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1460714" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19062/1842-9238.2017.15.3.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979228v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14751790802124998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02961942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Cars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Mir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Laporte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffard-Lu&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burkhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#234;cheur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Escoffier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L ' Ouvrage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouzier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880862v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148838v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1572-832320140000023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mongin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krieger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809783v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>