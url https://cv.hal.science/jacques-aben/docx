--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -66,1834 +66,1834 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pseudo ‘réforme du secteur de la sécurité’ pour un État inachevé : Le cas du Kosovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48, pp.127-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Munich-1972 à Paris-2024 : les Jeux Olympiques face au défi de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Munich-1972 à Paris-2024 les Jeux Olympiques face au défi de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos sur l'économie de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de la « nouvelle politique de rémunération des militaires »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’économie de la défense et de ceux qui la font</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 832, pp.13-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Military Expenditure as a Proxy for State Power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defence and Peace Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2), pp.133-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10242694.2018.1460714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979226v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kosovo 20 ans après, ou comment finir une guerre sans avoir la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03157625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 14 July Parade, or the Military Ceremonial as a Political Instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of the Air Force Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19062/1842-9238.2017.15.3.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Election présidentielle et défense ou le fantasme des &amp;quot;2% du PIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licorne ou la guerre si nécessaire, pour maintenir ou imposer la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.255-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979228v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux âges de la réserve militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paix et sécurité européenne et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la mesure de l'effort de défense, variations françaises sur un thème imposé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homogénéité du capital: Dialogues avec Robert Badouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosova ne Kerkim Paqes, 1945-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Koha Ditore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, s.n. (9-15 avril), s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise et sortie de crise au Kosovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Université de Toulouse 1 Capitole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.257-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Alger à Suez, le Front républicain face au financement de ses guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.63-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A ka Kosova shumë pompa benzine ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zëri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4-12-09, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The New French Military Reserve and the Test of Overseas Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defense and Security Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14751790802124998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réserve d'hier à la réserve d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense Nationale et Sécurité Collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réserve d'aujourd'hui face au test des OPEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense Nationale et Sécurité Collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (décembre), pp.111-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de l'action civilo-militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défense et Sécurité Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi et défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fontanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Christian Cars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Faculté des Sciences Economiques de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 6, pp.99-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d'une politique des frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535317v1</w:t>
-              </w:r>
-[...1709 lines deleted...]
-                <w:t xml:space="preserve">hal-02961942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1905,321 +1905,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilisation économique et intendance militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffard-Luçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service du commissariat des armées. 2025, 978-2-11-179926-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acte du colloque &amp;quot;Le soutien des forces armées : l'administration militaire et sa singularité face aux situations de crises et de conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaffard-Luçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pêcheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Direction centrale du service du commissariat des armées. 2025, 978-2-11-179928-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dix ans dans la vie d'un (ancien) combattant volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacour-Ollé, pp.379, 2025, 9782750465216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881759v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">hal-05531405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moulin, un autre regard, 1943-2023</w:t>
               </w:r>
@@ -3912,579 +3912,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le défilé du 14 juillet ou le cérémonial militaire instrument du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le cérémonial dans les sphères politiques et religieuses à travers les âges", Faculté des lettres et Sciences humaines de Sousse, FSHST, Tunis, 19-21 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tunis, Tunisie. pp.349-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux économiques de la sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les nouveaux enjeux de la sécurité", Académie de Montpellier, Montpellier, 15 mars 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le commissaire des armées : Une recherche d’identité entre tradition et nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Aben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbolique, traditions et identités militaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse de l’uniforme de commissaire des armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Symbolique, Traditions et Identités militaires", Service historique de la défense, Vincennes, 21-22 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tunis, Tunisie. pp.349-368</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des retombées économiques de la dépense militaire à partir des tableaux entrées-sorties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact économique des dépenses militaires, séminaire de la Chaire d'économie de défense de l'Institut de Hautes Études de Défense Nationale, Paris, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vincennes, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945 - Les économistes face à la paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "1945, la construction de la paix", Trinôme académique, Montpellier, 18 mars 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kosovo en quête de paix - 1945-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la paix: Acteurs, processus, mémoire, CRISES Montpellier, Université du Québec, Montpellier, 2-4 octobre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.225-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France. pp.225-237</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spirit of defense and its determinants, the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Aben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème conférence internationale AFASES, Brasov, 28-30 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Brasov, Romania. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075956v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03074910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 14 juillet ou le cérémonial militaire instrument du discours politique</w:t>
               </w:r>
@@ -7657,51 +7657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513847v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135560v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914200v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979226v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1460714" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416547v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19062/1842-9238.2017.15.3.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932561v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979228v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067117v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872722v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14751790802124998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02961942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Cars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Mir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Laporte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffard-Lu&#231;on" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burkhard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#234;cheur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Escoffier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L ' Ouvrage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouzier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880862v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148838v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1572-832320140000023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mongin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krieger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809783v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aben" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135560v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914200v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185510v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979226v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fontanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10242694.2018.1460714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416547v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19062/1842-9238.2017.15.3.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979228v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916505v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14751790802124998" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060999v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064065v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02961942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Cars" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Mir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527849v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Laporte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaffard-Lu&#231;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burkhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531405v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#234;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lauch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marsaa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Escoffier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L ' Ouvrage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Adib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouzier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134907v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880862v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130298v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185410v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Maury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881219v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148838v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979227v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malizard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075956v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072800v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072801v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1572-832320140000023001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072803v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mongin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Krieger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Va&#239;sse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-lacour.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809783v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466143v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Maury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03466134v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979224v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>