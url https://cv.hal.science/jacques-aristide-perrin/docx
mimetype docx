--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques-Aristide Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-aristide-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-6157-2356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226211673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2475152636199020051836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paparella, Perrin, Williams, Wenzel, Borrello, Kehlenbeck, Winkler, Cembalo, Cook, Ninkovic, Ferrer, Del Giudice and Wezel, Better safe than sorry? European Farmers' perceptions on agroecological practices: A Theory of Planned Behaviour case study, 2026, Frontiers in Agronomy, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benejam L., Perrin J-A, Blicharska M., Brucet S., Robin J. et al., 2026, The role of pondscapes in supporting identities, Hydrobiologia,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Solaroli L., Koczura M., Girard L., Duchêne O., Brives H., Chazoule C., L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?, Carnets de géographes, 2026 (à venir)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rashidi, P., Patil, S., Jan, K., Tenbrink, T., Perrin, J.-A., Robin, J., Brucet, S., Lemmens, P., Meerhoff, M., Mehner, T., Benejam, L., Oertli, B., Beklioglu, M., Davidson, T. A., Boissezon, A., Biggs, J., Nicolet, P., Williams, P., Wijns, R., & Rosa, I. (Accepted/In press). Stakeholder Perspectives on Pondscapes: A Multinational Analysis Using Storylines and the Nature Futures Framework, Ecosystems and People, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guisepelli E., Robin J., Perrin J-A., Les représentations et usages des étangs en Isère : des conflits à la concertation ?, Annales de géographie, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Robin J., Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France), Vertigo, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/vertigo/46441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ryfisch S., Başoğlu D., Benejam Vidal L., Biggs J., Boissezon A., Boix Masafret D., Brucet Balmaña S., Dolcerocca A., Hansen K., Lago M., Lemmens P., Lindoso D., Llausas Pascual A., McDonald H., Meerhoff M., Mehner T., Perrin J-A.,  Javier de Quintana F.,  Rasmussen M., Maria Ribas Palom A., Sander Johansson L., Blicharska M., Policies and practices impacting the implementation of Nature-Based Solutions: A comparative study of ponds and pondscapes in eight countries, Journal of Environmental Planning and Management, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolcerocca A., Basoglu D., Bekliogly M., Perrin J-A., Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium, Ri-Vistan, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oaj.fupress.net/index.php/ri-vista/article/view/15622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasco F., Perrin J-A., Oertli B., Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland), Urban Ecosystem, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s11252-023-01493-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d'énergies renouvelables, Géographie, Economie, Société, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cuenca Cambronero M., Blicharska M., Perrin J.-A,  Davidson T.,  Oertli B. et al.,, Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-15, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s10750-023-05149-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Perspective sur la décolonisation des savoirs de l’eau dans un contexte français, Revue NAAJ, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire, Revue Géographie des Pyrénées et du Sud-Ouest, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/soe.7291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Contribution d’une géographie indisciplinée et ses obstacles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.9484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/tem.5855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Gouverner un territoire de l’eau par les savoirs, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/paysage/615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crémin E., Linton J., Jacquin N., Perrin J-A., Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Imagination: a useful source for water management or a bridge too far?, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/geocarrefour/17360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot J. et Perrin J-A., Potentialités et limites du concept de capital environnemental au regard de la crise écologique contemporaine, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hors série), 2017, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/vertigo/19050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrage publiés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Appréhensions et difficultés de la politique publique de continuité écologique : exploration des totems et des bannières de paix », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barraud R., Perrin J-A., « Chantiers politiques : comment associer les habitants et usagers à la définition d’une stratégie locale de gestion des rivières ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Barone S., Barbier R. Destandeau F. et Garin P., Editions L’Harmattan collection Sociologies et environnement, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socioterritorial » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Pierron J-P., Editions Hermann, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Rapports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Robin J., Analysis of social aspects, ecosystem services and perception of cultural values of ponds, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Wezel A., Tools and strategies for exploitation of ESP beyond EcoStack, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Etude de l’action d’EPCI des Pyrénées-Atlantiques pour produire des énergies renouvelables, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Rapport de recherche science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire. Cas d’étude : bassin versant de la Dordogne., Université de Limoges, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Analyse de contenu en complément du rapport de l’enquête issue de l’étude Dordogne 2050, EPIDOR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder perspectives on pondscapes: a multinational analysis using storylines and the Nature Futures Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parinaz Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopan Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thora Tenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26395916.2025.2570728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et usages des étangs en Isère : des conflits à la concertation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 765 (6), pp.56-84. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.765.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolcerocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Beklioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ri-Vista. Ricerche per la progettazione del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.70-83. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/rv-15622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Oertli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01493-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24-1, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12s03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies and practices impacting the implementation of nature-based solutions: a comparative study of ponds and pondscapes in eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ryfisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Benejam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2418966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuenca-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oertli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d’énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.493-513. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.113143. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la décolonisation des savoirs de l’eau dans un contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naaj - Revue africaine sur les changements climatiques et les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 2 (numero 1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/naaj.2021.2.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science territoriale : une approche pour discuter de la variété des savoirs d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire de l’eau par les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites de la notion de capital environnemental au regard de la crise environnementale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 29, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Crémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination : une (res-)source bienfaitrice pour la gestion de l’eau ou une traversée trop idéalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une justice cognitive des savoirs anciens et locaux sur l’eau grâce à la mise en place d’une démarche de science territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l'entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vision for agriculture and food: an extensive debate due to the unmet agri-environmental goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food policy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engage green, Oct 2025, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where alternative food networks and agroecology meet: exploring synergies for food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">187th EAAE Seminar "Food System Transformation – Role of Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jun 2024, Frick, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPECTATION OF STAKEHOLDERS ON FUTURE MANAGEMENT OF PONDS LANDSCAPES IN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques à propos des savoirs à mobiliser pour la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des eaux : enjeux entre société et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : enjeux de sa définition et de son utilisation dans la discipline géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le(s) territoire(s) et le droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the social-natural river : Promoting ecological continuity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social life of river (AAG 2018, New Orleans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, new orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un « engagement » dans la recherche : sortir du subtil jeu de la dissimulation de sa démarche dormante au nom d’un dévoilement heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences sociales engagées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale 526 Sociétés et Organisations, Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French specificities of the concept of river continuity: history, politics and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal : new environments and new landscapes : Social, cultural and political issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité, hybridation, métamorphose : quelques considérations concernant l’instigation du changement social par l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique 2 : Économie, changement social et dynamique des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. http://events.it-sudparis.eu/ecologiepolitique/Textes%202015/Perrin%20Changement%20social%20Eau.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socio-territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usée, sale, impure. Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gouverner une eau disponible devenue plus rare en certaines périodes de l’année ? Proposition de réponses dans le cadre d’une gestion hydro-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroélectricité et continuité écologique des cours d’eau : analyse croisée des conflits et représentations liées à l’environnement et à l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d’eau par un concept : étude critique de la continuité écologique des cours d’eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01884007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d'eau par un concept : Etude critique de la continuité écologique des cours d'eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LIMO0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01778952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques-Aristide Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-aristide-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-6157-2356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226211673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2475152636199020051836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paparella, Perrin, Williams, Wenzel, Borrello, Kehlenbeck, Winkler, Cembalo, Cook, Ninkovic, Ferrer, Del Giudice and Wezel, Better safe than sorry? European Farmers' perceptions on agroecological practices: A Theory of Planned Behaviour case study, 2026, Frontiers in Agronomy, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benejam L., Perrin J-A, Blicharska M., Brucet S., Robin J. et al., 2026, The role of pondscapes in supporting identities, Hydrobiologia,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Solaroli L., Koczura M., Girard L., Duchêne O., Brives H., Chazoule C., L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?, Carnets de géographes, 2026 (à venir)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rashidi, P., Patil, S., Jan, K., Tenbrink, T., Perrin, J.-A., Robin, J., Brucet, S., Lemmens, P., Meerhoff, M., Mehner, T., Benejam, L., Oertli, B., Beklioglu, M., Davidson, T. A., Boissezon, A., Biggs, J., Nicolet, P., Williams, P., Wijns, R., & Rosa, I. (Accepted/In press). Stakeholder Perspectives on Pondscapes: A Multinational Analysis Using Storylines and the Nature Futures Framework, Ecosystems and People, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guisepelli E., Robin J., Perrin J-A., Les représentations et usages des étangs en Isère : des conflits à la concertation ?, Annales de géographie, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Robin J., Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France), Vertigo, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/vertigo/46441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ryfisch S., Başoğlu D., Benejam Vidal L., Biggs J., Boissezon A., Boix Masafret D., Brucet Balmaña S., Dolcerocca A., Hansen K., Lago M., Lemmens P., Lindoso D., Llausas Pascual A., McDonald H., Meerhoff M., Mehner T., Perrin J-A.,  Javier de Quintana F.,  Rasmussen M., Maria Ribas Palom A., Sander Johansson L., Blicharska M., Policies and practices impacting the implementation of Nature-Based Solutions: A comparative study of ponds and pondscapes in eight countries, Journal of Environmental Planning and Management, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolcerocca A., Basoglu D., Bekliogly M., Perrin J-A., Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium, Ri-Vistan, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oaj.fupress.net/index.php/ri-vista/article/view/15622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasco F., Perrin J-A., Oertli B., Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland), Urban Ecosystem, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s11252-023-01493-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d'énergies renouvelables, Géographie, Economie, Société, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cuenca Cambronero M., Blicharska M., Perrin J.-A,  Davidson T.,  Oertli B. et al.,, Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-15, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s10750-023-05149-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Perspective sur la décolonisation des savoirs de l’eau dans un contexte français, Revue NAAJ, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire, Revue Géographie des Pyrénées et du Sud-Ouest, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/soe.7291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Contribution d’une géographie indisciplinée et ses obstacles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.9484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/tem.5855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Gouverner un territoire de l’eau par les savoirs, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/paysage/615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crémin E., Linton J., Jacquin N., Perrin J-A., Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Imagination: a useful source for water management or a bridge too far?, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/geocarrefour/17360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot J. et Perrin J-A., Potentialités et limites du concept de capital environnemental au regard de la crise écologique contemporaine, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hors série), 2017, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/vertigo/19050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrage publiés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Appréhensions et difficultés de la politique publique de continuité écologique : exploration des totems et des bannières de paix », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barraud R., Perrin J-A., « Chantiers politiques : comment associer les habitants et usagers à la définition d’une stratégie locale de gestion des rivières ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Barone S., Barbier R. Destandeau F. et Garin P., Editions L’Harmattan collection Sociologies et environnement, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socioterritorial » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Pierron J-P., Editions Hermann, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Rapports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Robin J., Analysis of social aspects, ecosystem services and perception of cultural values of ponds, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Wezel A., Tools and strategies for exploitation of ESP beyond EcoStack, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Etude de l’action d’EPCI des Pyrénées-Atlantiques pour produire des énergies renouvelables, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Rapport de recherche science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire. Cas d’étude : bassin versant de la Dordogne., Université de Limoges, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Analyse de contenu en complément du rapport de l’enquête issue de l’étude Dordogne 2050, EPIDOR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pondscapes in supporting identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Benejam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Koczura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161ep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder perspectives on pondscapes: a multinational analysis using storylines and the Nature Futures Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parinaz Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopan Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thora Tenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26395916.2025.2570728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et usages des étangs en Isère : des conflits à la concertation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 765 (6), pp.56-84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.765.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24-1, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12s03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Oertli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01493-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolcerocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Beklioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ri-Vista. Ricerche per la progettazione del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.70-83. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/rv-15622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies and practices impacting the implementation of nature-based solutions: a comparative study of ponds and pondscapes in eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ryfisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Benejam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2418966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuenca-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oertli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d’énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.493-513. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.113143. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la décolonisation des savoirs de l’eau dans un contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naaj - Revue africaine sur les changements climatiques et les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 2 (numero 1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/naaj.2021.2.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science territoriale : une approche pour discuter de la variété des savoirs d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire de l’eau par les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites de la notion de capital environnemental au regard de la crise environnementale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 29, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Crémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination : une (res-)source bienfaitrice pour la gestion de l’eau ou une traversée trop idéalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une justice cognitive des savoirs anciens et locaux sur l’eau grâce à la mise en place d’une démarche de science territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l'entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vision for agriculture and food: an extensive debate due to the unmet agri-environmental goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food policy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engage green, Oct 2025, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where alternative food networks and agroecology meet: exploring synergies for food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">187th EAAE Seminar "Food System Transformation – Role of Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jun 2024, Frick, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPECTATION OF STAKEHOLDERS ON FUTURE MANAGEMENT OF PONDS LANDSCAPES IN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques à propos des savoirs à mobiliser pour la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des eaux : enjeux entre société et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the social-natural river : Promoting ecological continuity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social life of river (AAG 2018, New Orleans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, new orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : enjeux de sa définition et de son utilisation dans la discipline géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le(s) territoire(s) et le droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un « engagement » dans la recherche : sortir du subtil jeu de la dissimulation de sa démarche dormante au nom d’un dévoilement heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences sociales engagées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale 526 Sociétés et Organisations, Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French specificities of the concept of river continuity: history, politics and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal : new environments and new landscapes : Social, cultural and political issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité, hybridation, métamorphose : quelques considérations concernant l’instigation du changement social par l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique 2 : Économie, changement social et dynamique des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. http://events.it-sudparis.eu/ecologiepolitique/Textes%202015/Perrin%20Changement%20social%20Eau.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socio-territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usée, sale, impure. Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gouverner une eau disponible devenue plus rare en certaines périodes de l’année ? Proposition de réponses dans le cadre d’une gestion hydro-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroélectricité et continuité écologique des cours d’eau : analyse croisée des conflits et représentations liées à l’environnement et à l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d'eau par un concept : Etude critique de la continuité écologique des cours d'eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LIMO0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01778952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d’eau par un concept : étude critique de la continuité écologique des cours d’eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01884007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A06DDE2C"/>
+    <w:nsid w:val="8A0B84C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-aristide-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6157-2356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226211673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2475152636199020051836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/vertigo/46441" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaj.fupress.net/index.php/ri-vista/article/view/15622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paysage/615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/geocarrefour/17360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/19050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolcerocca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu Acet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Beklio&#287;lu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rv-15622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ryfisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Benejam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissezon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2021.2.1.2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712740v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.615" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17360" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995279v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995278v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994527v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Linton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aristide Perrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171746v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01778952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-aristide-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6157-2356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226211673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2475152636199020051836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/vertigo/46441" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaj.fupress.net/index.php/ri-vista/article/view/15622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paysage/615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/geocarrefour/17360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/19050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05573821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Benejam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Blicharska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brucet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06105-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolcerocca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu Acet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Beklio&#287;lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rv-15622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ryfisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissezon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2021.2.1.2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.615" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17360" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Linton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aristide Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171746v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01778952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>