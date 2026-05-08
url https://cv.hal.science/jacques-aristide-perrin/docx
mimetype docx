--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques-Aristide Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-aristide-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-6157-2356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226211673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2475152636199020051836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paparella, Perrin, Williams, Wenzel, Borrello, Kehlenbeck, Winkler, Cembalo, Cook, Ninkovic, Ferrer, Del Giudice and Wezel, Better safe than sorry? European Farmers' perceptions on agroecological practices: A Theory of Planned Behaviour case study, 2026, Frontiers in Agronomy, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benejam L., Perrin J-A, Blicharska M., Brucet S., Robin J. et al., 2026, The role of pondscapes in supporting identities, Hydrobiologia,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Solaroli L., Koczura M., Girard L., Duchêne O., Brives H., Chazoule C., L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?, Carnets de géographes, 2026 (à venir)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rashidi, P., Patil, S., Jan, K., Tenbrink, T., Perrin, J.-A., Robin, J., Brucet, S., Lemmens, P., Meerhoff, M., Mehner, T., Benejam, L., Oertli, B., Beklioglu, M., Davidson, T. A., Boissezon, A., Biggs, J., Nicolet, P., Williams, P., Wijns, R., & Rosa, I. (Accepted/In press). Stakeholder Perspectives on Pondscapes: A Multinational Analysis Using Storylines and the Nature Futures Framework, Ecosystems and People, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guisepelli E., Robin J., Perrin J-A., Les représentations et usages des étangs en Isère : des conflits à la concertation ?, Annales de géographie, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Robin J., Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France), Vertigo, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/vertigo/46441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ryfisch S., Başoğlu D., Benejam Vidal L., Biggs J., Boissezon A., Boix Masafret D., Brucet Balmaña S., Dolcerocca A., Hansen K., Lago M., Lemmens P., Lindoso D., Llausas Pascual A., McDonald H., Meerhoff M., Mehner T., Perrin J-A.,  Javier de Quintana F.,  Rasmussen M., Maria Ribas Palom A., Sander Johansson L., Blicharska M., Policies and practices impacting the implementation of Nature-Based Solutions: A comparative study of ponds and pondscapes in eight countries, Journal of Environmental Planning and Management, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolcerocca A., Basoglu D., Bekliogly M., Perrin J-A., Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium, Ri-Vistan, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oaj.fupress.net/index.php/ri-vista/article/view/15622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasco F., Perrin J-A., Oertli B., Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland), Urban Ecosystem, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s11252-023-01493-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d'énergies renouvelables, Géographie, Economie, Société, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cuenca Cambronero M., Blicharska M., Perrin J.-A,  Davidson T.,  Oertli B. et al.,, Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-15, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s10750-023-05149-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Perspective sur la décolonisation des savoirs de l’eau dans un contexte français, Revue NAAJ, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire, Revue Géographie des Pyrénées et du Sud-Ouest, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/soe.7291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Contribution d’une géographie indisciplinée et ses obstacles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.9484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/tem.5855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Gouverner un territoire de l’eau par les savoirs, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/paysage/615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crémin E., Linton J., Jacquin N., Perrin J-A., Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Imagination: a useful source for water management or a bridge too far?, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/geocarrefour/17360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot J. et Perrin J-A., Potentialités et limites du concept de capital environnemental au regard de la crise écologique contemporaine, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hors série), 2017, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/vertigo/19050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrage publiés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Appréhensions et difficultés de la politique publique de continuité écologique : exploration des totems et des bannières de paix », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barraud R., Perrin J-A., « Chantiers politiques : comment associer les habitants et usagers à la définition d’une stratégie locale de gestion des rivières ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Barone S., Barbier R. Destandeau F. et Garin P., Editions L’Harmattan collection Sociologies et environnement, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socioterritorial » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Pierron J-P., Editions Hermann, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Rapports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Robin J., Analysis of social aspects, ecosystem services and perception of cultural values of ponds, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Wezel A., Tools and strategies for exploitation of ESP beyond EcoStack, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Etude de l’action d’EPCI des Pyrénées-Atlantiques pour produire des énergies renouvelables, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Rapport de recherche science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire. Cas d’étude : bassin versant de la Dordogne., Université de Limoges, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Analyse de contenu en complément du rapport de l’enquête issue de l’étude Dordogne 2050, EPIDOR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pondscapes in supporting identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Benejam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Koczura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161ep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder perspectives on pondscapes: a multinational analysis using storylines and the Nature Futures Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parinaz Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopan Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thora Tenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26395916.2025.2570728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et usages des étangs en Isère : des conflits à la concertation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 765 (6), pp.56-84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.765.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24-1, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12s03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Oertli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01493-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolcerocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Beklioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ri-Vista. Ricerche per la progettazione del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.70-83. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/rv-15622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies and practices impacting the implementation of nature-based solutions: a comparative study of ponds and pondscapes in eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ryfisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Benejam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2418966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuenca-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oertli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d’énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.493-513. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.113143. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la décolonisation des savoirs de l’eau dans un contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naaj - Revue africaine sur les changements climatiques et les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 2 (numero 1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/naaj.2021.2.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science territoriale : une approche pour discuter de la variété des savoirs d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire de l’eau par les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites de la notion de capital environnemental au regard de la crise environnementale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 29, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Crémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination : une (res-)source bienfaitrice pour la gestion de l’eau ou une traversée trop idéalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une justice cognitive des savoirs anciens et locaux sur l’eau grâce à la mise en place d’une démarche de science territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l'entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vision for agriculture and food: an extensive debate due to the unmet agri-environmental goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food policy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engage green, Oct 2025, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where alternative food networks and agroecology meet: exploring synergies for food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">187th EAAE Seminar "Food System Transformation – Role of Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jun 2024, Frick, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPECTATION OF STAKEHOLDERS ON FUTURE MANAGEMENT OF PONDS LANDSCAPES IN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques à propos des savoirs à mobiliser pour la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des eaux : enjeux entre société et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the social-natural river : Promoting ecological continuity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social life of river (AAG 2018, New Orleans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, new orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : enjeux de sa définition et de son utilisation dans la discipline géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le(s) territoire(s) et le droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un « engagement » dans la recherche : sortir du subtil jeu de la dissimulation de sa démarche dormante au nom d’un dévoilement heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences sociales engagées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale 526 Sociétés et Organisations, Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French specificities of the concept of river continuity: history, politics and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal : new environments and new landscapes : Social, cultural and political issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité, hybridation, métamorphose : quelques considérations concernant l’instigation du changement social par l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique 2 : Économie, changement social et dynamique des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. http://events.it-sudparis.eu/ecologiepolitique/Textes%202015/Perrin%20Changement%20social%20Eau.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socio-territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usée, sale, impure. Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gouverner une eau disponible devenue plus rare en certaines périodes de l’année ? Proposition de réponses dans le cadre d’une gestion hydro-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroélectricité et continuité écologique des cours d’eau : analyse croisée des conflits et représentations liées à l’environnement et à l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d'eau par un concept : Etude critique de la continuité écologique des cours d'eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LIMO0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01778952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d’eau par un concept : étude critique de la continuité écologique des cours d’eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01884007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jacques-Aristide Perrin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jacques-aristide-perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0009-6157-2356</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226211673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2475152636199020051836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Articles publiés dans des revues à comité de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paparella, Perrin, Williams, Wenzel, Borrello, Kehlenbeck, Winkler, Cembalo, Cook, Ninkovic, Ferrer, Del Giudice and Wezel, Better safe than sorry? European Farmers' perceptions on agroecological practices: A Theory of Planned Behaviour case study, 2026, Frontiers in Agronomy, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benejam L., Perrin J-A, Blicharska M., Brucet S., Robin J. et al., 2026, The role of pondscapes in supporting identities, Hydrobiologia,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Solaroli L., Koczura M., Girard L., Duchêne O., Brives H., Chazoule C., L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?, Carnets de géographes, 2026 (à venir)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rashidi, P., Patil, S., Jan, K., Tenbrink, T., Perrin, J.-A., Robin, J., Brucet, S., Lemmens, P., Meerhoff, M., Mehner, T., Benejam, L., Oertli, B., Beklioglu, M., Davidson, T. A., Boissezon, A., Biggs, J., Nicolet, P., Williams, P., Wijns, R., & Rosa, I. (Accepted/In press). Stakeholder Perspectives on Pondscapes: A Multinational Analysis Using Storylines and the Nature Futures Framework, Ecosystems and People, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guisepelli E., Robin J., Perrin J-A., Les représentations et usages des étangs en Isère : des conflits à la concertation ?, Annales de géographie, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Robin J., Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France), Vertigo, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/vertigo/46441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ryfisch S., Başoğlu D., Benejam Vidal L., Biggs J., Boissezon A., Boix Masafret D., Brucet Balmaña S., Dolcerocca A., Hansen K., Lago M., Lemmens P., Lindoso D., Llausas Pascual A., McDonald H., Meerhoff M., Mehner T., Perrin J-A.,  Javier de Quintana F.,  Rasmussen M., Maria Ribas Palom A., Sander Johansson L., Blicharska M., Policies and practices impacting the implementation of Nature-Based Solutions: A comparative study of ponds and pondscapes in eight countries, Journal of Environmental Planning and Management, 2024, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dolcerocca A., Basoglu D., Bekliogly M., Perrin J-A., Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium, Ri-Vistan, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://oaj.fupress.net/index.php/ri-vista/article/view/15622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vasco F., Perrin J-A., Oertli B., Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland), Urban Ecosystem, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s11252-023-01493-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d'énergies renouvelables, Géographie, Economie, Société, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cuenca Cambronero M., Blicharska M., Perrin J.-A,  Davidson T.,  Oertli B. et al.,, Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-15, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.1007/s10750-023-05149-y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Perspective sur la décolonisation des savoirs de l’eau dans un contexte français, Revue NAAJ, 2021, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire, Revue Géographie des Pyrénées et du Sud-Ouest, 2020, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/soe.7291</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Contribution d’une géographie indisciplinée et ses obstacles, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/norois.9484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://doi.org/10.4000/tem.5855</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Gouverner un territoire de l’eau par les savoirs, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°20, 2019, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/paysage/615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crémin E., Linton J., Jacquin N., Perrin J-A., Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Imagination: a useful source for water management or a bridge too far?, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/geocarrefour/17360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot J. et Perrin J-A., Potentialités et limites du concept de capital environnemental au regard de la crise écologique contemporaine, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (hors série), 2017, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/vertigo/19050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitres d’ouvrage publiés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Appréhensions et difficultés de la politique publique de continuité écologique : exploration des totems et des bannières de paix », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barraud R., Perrin J-A., « Chantiers politiques : comment associer les habitants et usagers à la définition d’une stratégie locale de gestion des rivières ? », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches critiques de la continuité écologique des cours d’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Bravard J-P. et Lévêque C., PUB collection Terres d’eaux, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions », dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Barone S., Barbier R. Destandeau F. et Garin P., Editions L’Harmattan collection Sociologies et environnement, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., « Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socioterritorial » dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Pierron J-P., Editions Hermann, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Rapports</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Robin J., Analysis of social aspects, ecosystem services and perception of cultural values of ponds, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A, Wezel A., Tools and strategies for exploitation of ESP beyond EcoStack, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Bouisset C., Etude de l’action d’EPCI des Pyrénées-Atlantiques pour produire des énergies renouvelables, 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Linton J., Rapport de recherche science territoriale : une approche pour valoriser la diversité des savoirs dans et sur un territoire. Cas d’étude : bassin versant de la Dordogne., Université de Limoges, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin J-A., Analyse de contenu en complément du rapport de l’enquête issue de l’étude Dordogne 2050, EPIDOR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of pondscapes in supporting identities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Benejam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06105-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Koczura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161ep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stakeholder perspectives on pondscapes: a multinational analysis using storylines and the Nature Futures Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parinaz Rashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sopan Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kuiper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thora Tenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems and People</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26395916.2025.2570728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations et usages des étangs en Isère : des conflits à la concertation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 765 (6), pp.56-84. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.765.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban pondscape connecting people with nature and biodiversity in a medium-sized European city (Geneva, Switzerland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Oertli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-023-01493-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire d’étangs en déprise par le lancement d’une filière locale de pisciculture extensive : cas d’étude en Isère (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guisepelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24-1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12s03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration Project for a Degraded Urban Ecosystem in Gölbaşı Flats, Ankara. A Precarious Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolcerocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Beklioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ri-Vista. Ricerche per la progettazione del paesaggio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (1), pp.70-83. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/rv-15622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policies and practices impacting the implementation of nature-based solutions: a comparative study of ponds and pondscapes in eight countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ryfisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Başoğlu Acet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Benejam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Biggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09640568.2024.2418966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in the use of ponds and pondscapes as Nature-based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cuenca-Cambronero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Blicharska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oertli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-023-05149-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intercommunalités et la transition énergétique ? Un savant mélange d’innovations et de recyclage institutionnel à l’œuvre dans la production d’énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, Économie, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (4), pp.493-513. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ges.2023.0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging local public action in renewable energy production. Discussion of the territorial dimension of the energy transition based on the cases of four intermunicipal cooperation entities in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouisset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.113143. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2022.113143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives sur la décolonisation des savoirs de l’eau dans un contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naaj - Revue africaine sur les changements climatiques et les énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, volume 2 (numero 1), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46711/naaj.2021.2.1.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science territoriale : une approche pour discuter de la variété des savoirs d’un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.101-114. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’une grille de lecture des discours sur la continuité écologique des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 253, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner un territoire de l’eau par les savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur l’acceptabilité socio-technique d’une politique environnementale : le cas de la restauration de la continuité des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités et limites de la notion de capital environnemental au regard de la crise environnementale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Guyot-Téphany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hors-série 29, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimité des savoirs citoyens dans la gestion participative des territoires de l’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Crémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.117. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.021.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01953326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination : une (res-)source bienfaitrice pour la gestion de l’eau ou une traversée trop idéalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.17360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une justice cognitive des savoirs anciens et locaux sur l’eau grâce à la mise en place d’une démarche de science territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire sur les Savoirs Ancestraux de l'entité Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Apr 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French vision for agriculture and food: an extensive debate due to the unmet agri-environmental goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri-food policy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Engage green, Oct 2025, Venice (Ca' Foscari University), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where alternative food networks and agroecology meet: exploring synergies for food system transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Mouratiadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">187th EAAE Seminar "Food System Transformation – Role of Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jun 2024, Frick, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPECTATION OF STAKEHOLDERS ON FUTURE MANAGEMENT OF PONDS LANDSCAPES IN EUROPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Genève (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques à propos des savoirs à mobiliser pour la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Linton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des eaux : enjeux entre société et nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producing the social-natural river : Promoting ecological continuity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social life of river (AAG 2018, New Orleans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, new orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : enjeux de sa définition et de son utilisation dans la discipline géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le(s) territoire(s) et le droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01995278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un « engagement » dans la recherche : sortir du subtil jeu de la dissimulation de sa démarche dormante au nom d’un dévoilement heuristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sciences sociales engagées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Doctorale 526 Sociétés et Organisations, Feb 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French specificities of the concept of river continuity: history, politics and practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Linton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dam Removal : new environments and new landscapes : Social, cultural and political issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuité, hybridation, métamorphose : quelques considérations concernant l’instigation du changement social par l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'écologie politique 2 : Économie, changement social et dynamique des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. http://events.it-sudparis.eu/ecologiepolitique/Textes%202015/Perrin%20Changement%20social%20Eau.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions du concept de continuité écologique des cours d’eau au gré de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’eau : un mouvement de réforme perpétuelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientificité et conflictualité de la continuité écologique des cours d’eau : penser une confluence des usages et des non-usages de l’eau par la construction d’un imaginaire socio-territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usée, sale, impure. Rationalités, usages et imaginaires de l’eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gouverner une eau disponible devenue plus rare en certaines périodes de l’année ? Proposition de réponses dans le cadre d’une gestion hydro-sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroélectricité et continuité écologique des cours d’eau : analyse croisée des conflits et représentations liées à l’environnement et à l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d’eau par un concept : étude critique de la continuité écologique des cours d’eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01884007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les cours d'eau par un concept : Etude critique de la continuité écologique des cours d'eau et de ses traductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Aristide Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Limoges, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2018LIMO0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01778952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A0B84C5"/>
+    <w:nsid w:val="122C42B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-aristide-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6157-2356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226211673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2475152636199020051836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/vertigo/46441" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaj.fupress.net/index.php/ri-vista/article/view/15622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paysage/615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/geocarrefour/17360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/19050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05573821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Benejam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Blicharska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brucet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06105-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolcerocca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu Acet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Beklio&#287;lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rv-15622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ryfisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissezon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2021.2.1.2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.615" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17360" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Linton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aristide Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171746v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01778952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884007v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-aristide-perrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-6157-2356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226211673" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2475152636199020051836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/agronomy/articles/10.3389/fagro.2026.1713813/full" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-annales-de-geographie-2025-6-page-56?lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/vertigo/46441" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oaj.fupress.net/index.php/ri-vista/article/view/15622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jle.com/fr/revues/ges/e-docs/les_intercommunalites_et_la_transition_energetique_un_savant_melange_dinnovations_et_de_recyclage_institutionnel_a_luvre_dans_la_production_denergies_renouvelables_350601/article.phtml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S0301421522003688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revues.scienceafrique.org/naaj/texte/perrin_et_linton2021/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/paysage/615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-participations-2018-2-page-117?lang=fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/geocarrefour/17360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/vertigo/19050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05573821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Benejam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Blicharska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brucet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06105-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinaz Rashidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopan Patil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kuiper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Tenbrink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26395916.2025.2570728" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344650v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guisepelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.765.0056" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vasco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Oertli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-023-01493-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s03" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolcerocca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;o&#287;lu Acet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Beklio&#287;lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/rv-15622" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ryfisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Biggs" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissezon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2418966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03988654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuenca-Cambronero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blicharska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Davidson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oertli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-023-05149-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556393v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Linton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/naaj.2021.2.1.2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.7291" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360989v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9484" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.615" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5855" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Guyot-T&#233;phany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01953326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cr&#233;min" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.021.0117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.17360" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338831v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033642v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995279v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271906v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994527v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Linton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Aristide Perrin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171746v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01884007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01778952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LIMO0005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>