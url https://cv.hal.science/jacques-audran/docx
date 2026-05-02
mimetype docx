--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1084,3573 +1084,3573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intégration des outils technologiques numériques, une question d’éthique professionnelle ? Le cas du TNI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dazy-Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalisation de l’apprentissage vue comme facteur effectif d’innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éliane Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (63), pp.157-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.063.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alternances et reliances dans un dispositif FOAD : cas d'une formation d'auxiliaire de puériculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dazy-Mulot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalisation de l’apprentissage vue comme facteur effectif d’innovation pédagogique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.063.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacques Audran</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes enfants et tablettes tactiles : appareils pour apprendre ou appareils à apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (27), pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid.027.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des outils technologiques numériques, une question d’éthique professionnelle ? Le cas du tableau numérique interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dazy-Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1 (63), pp.157-172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.063.0157⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 1 (63), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.063.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eliane Youssef</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution de la forme scolaire à l’âge du numérique. Le regard des enseignants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, e-309, pp.17-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effectiveness of the student response system (SRS) in English grammar learning in a flipped English as a foreign language (EFL) class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sands-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.1178-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2018.1528283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution de la forme scolaire à l'âge du numérique. Le regard d'enseignants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, e-309, pp.18-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation oubliée, facteur d’enracinement dans les associations intermédiaires ? Le cas de la structure x67 située en milieu rural.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hoblingre Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incivilité à l'école primaire : zone d'incertitude pour les enseignants ? Regards et stratégies pédagogiques d'enseignants en matière d'enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.063.0157⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.060.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...158 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dazy-Mulot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incivilité à l'école primaire : zone d'incertitude pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1 (63), pp.51-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.063.0051⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 2 (60), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.060.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jacques Audran</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Young Children’s Technology Difficulties and Challenges in Operating and Using Educational Application in Tablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information and Education Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.893-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijiet.2017.7.12.991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former par la simulation, une pratique qui joue avec la réalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'activité de consultants RH et de recruteurs français sur LinkedIn : entre outil de travail et quête de développement identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein-Hoblingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Social media: between freedom and utopia, 9 (2), pp.153 - 170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des mots : Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité augmentée et interfaces tangibles, quels liens avec la formation par simulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et technologies : l’équilibre délicat entre guidage et autonomie, À propos de Didactique des langues et technologies. De l’EAO aux réseaux sociaux par Muriel Grosbois, Paris, Presses de l’Université Paris-Sorbonne, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et médiations des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche anthropo-écologique du non-usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.161-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche anthropo-écologique du non-usage, Le cas des outils communicationnels des plateformes d’apprentissage en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprentissage par coeur, au-delà de la polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Penso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.119-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre en ligne, une question de participation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68, pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.1534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation des enseignants au sein des communautés virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les communautés d'apprenants en ligne : quel agencement des méthodes de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation des enseignants au sein des communautés virtuelles : contribution à une compréhension du rapport à la communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les communautés d'apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; formations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, e-309, pp.17-32</w:t>
+              <w:t xml:space="preserve">, 2009, n°e-290, pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jacques Audran</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du changement organisationnel au mouvement, à partir d’une étude de cas dans l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10494820.2018.1528283⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.62-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jacques Audran</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incitateurs et les épreuves, traces de vie sur les forums en ligne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Papi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, e-309, pp.18-32</w:t>
+              <w:t xml:space="preserve">DistanceS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en ligne est-il efficace ? Le cas Pegasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandoss Ben Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.060.0023⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 164, pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.2102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle recherche sur et pour l'innovation pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.483-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DS.5.483-505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jacques Audran sur son ouvrage Ethnologie et conception de sites Web scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2), pp.231-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacques Audran</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campus numérique et innovation pédagogique : l'hypothèse de la territorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Hryshchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Information and Education Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18178/ijiet.2017.7.12.991⟩</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Campus numériques 2, 4 (3), pp.365-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ds.4.365-395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Se former par la simulation, une pratique qui joue avec la réalité.</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions didactiques de la transformation d'une liste de diffusion en outil collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ravestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (4), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ds.4.513-526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel « travail collaboratif » sur le campus Pegasus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel « travail collaboratif » sur le campus Pegasus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Colloque TICE MEDITERRANEE 26 - 27 novembre 2004, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiler les apprenants à travers l'usage du forum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiler les apprenants à travers l’usage du forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste de diffusion électronique : un instrument de formation professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 39, pp.123-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...142 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste de diffusion électronique, un instrument de formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82, pp.75-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2672⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 39 (1), pp.123-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2002.1749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1963 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/refor.2002.1749⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05256936v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00136050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de l'éducation et technologies de l'information et de la communication.</w:t>
               </w:r>
@@ -5908,328 +5908,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand les étudiants construisent leur propre dispositif au sein d'un macro-dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cepadues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dispositif en questions : le prisme des sciences de l'éducation et de la formation et des sciences de l'information et de la communication. Détours par le macro-dispositif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.75-91, 2019, 9782364937093</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les étudiants construisent leur propre dispositif au sein d’un macro-dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dispositif en questions : le prisme des sciences de l'éducation et de la formation et des sciences de l'information et de la communication. Détours par le macro-dispositif.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cepaduès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-91, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interaction formative, un processus indispensable en e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de la e-formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2807323001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réconcilier l'humain et le technique ? Une question centrale en formation avec et par les technologies numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raison et passions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des humains &amp; des machines : hommage aux travaux d'une exploratrice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.91-103, 2019, 9782917645697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149683v1</w:t>
-              </w:r>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-03149647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des communautés de pratique au processus de traduction : le numérique et la vidéo comme objets transitionnels favorisant le co-design pédagogique</w:t>
               </w:r>
@@ -7591,51 +7591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114564ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334v" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Makarova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin G&#246;bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090607" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. D&#246;ring" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Goebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/1.18.5.10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mompoint-Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48325/rleee.002.02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dazy-Mulot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Youssef" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0157" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Youssef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sands-Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2018.1528283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.12.991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2650" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein-Hoblingre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236474v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1084" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Abernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174141v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.458" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.2102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Hryshchuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.365-395" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.513-526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256936v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2002.1749" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2000.1486" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Urrego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Andriamaholisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-communautes-de-pratique-et-management-de-la-formation/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804194239-comment-mieux-former-et-evaluer-les-etudiants-en-medecine-et-en-sciences-de-la" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pascaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01345875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114564ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334v" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Makarova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin G&#246;bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090607" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. D&#246;ring" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Goebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/1.18.5.10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mompoint-Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48325/rleee.002.02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dazy-Mulot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Youssef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sands-Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2018.1528283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.12.991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2650" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein-Hoblingre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Abernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.458" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.2102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Hryshchuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.365-395" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.513-526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2002.1749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2000.1486" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Urrego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Andriamaholisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-communautes-de-pratique-et-management-de-la-formation/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804194239-comment-mieux-former-et-evaluer-les-etudiants-en-medecine-et-en-sciences-de-la" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pascaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01345875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>