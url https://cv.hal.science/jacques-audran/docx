--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -517,4350 +517,4428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lafleur, F., Nolla, J.-M. et Samson, G. (dir.). (2021). Évaluation des apprentissages en formation à distance. Enjeux, modalités et opportunités de formation en enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jnqi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Latent Class Analysis of University Lecturers’ Switch to Online Teaching during the First COVID-19 Lockdown: The Role of Educational Technology, Self-Efficacy, and Institutional Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kaqinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Makarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Göbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/educsci12090607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The switch to online teaching during the first COVID-19 lockdown: A comparative study at four European universities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kaqinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Makarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna K. Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Goebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of University Teaching and Learning Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53761/1.18.5.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement en ligne dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathia Papi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.5928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsvives.5928⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03776670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants du supérieur face à l’enseignement en ligne « obligé »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kaqinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Makarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.6437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.6437⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03412190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles relations entre culture démocratique éducative et modèles de l'évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mompoint-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue LEeE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48325/rleee.002.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48325/rleee.002.02⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02903444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternances et reliances dans un dispositif FOAD : cas d'une formation d'auxiliaire de puériculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration des outils technologiques numériques, une question d’éthique professionnelle ? Le cas du TNI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dazy-Mulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalisation de l’apprentissage vue comme facteur effectif d’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éliane Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (63), pp.157-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.063.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalisation de l’apprentissage vue comme facteur effectif d’innovation pédagogique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.063.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes enfants et tablettes tactiles : appareils pour apprendre ou appareils à apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (27), pp.25-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdid.027.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des outils technologiques numériques, une question d’éthique professionnelle ? Le cas du tableau numérique interactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Plateau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+                <w:t xml:space="preserve">Sophie Dazy-Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (63), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.063.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution de la forme scolaire à l’âge du numérique. Le regard des enseignants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, e-309, pp.17-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effectiveness of the student response system (SRS) in English grammar learning in a flipped English as a foreign language (EFL) class</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenchen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sands-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (8), pp.1178-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2018.1528283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évolution de la forme scolaire à l'âge du numérique. Le regard d'enseignants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, e-309, pp.18-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incivilité à l'école primaire : zone d'incertitude pour les enseignants ? Regards et stratégies pédagogiques d'enseignants en matière d'enseignement moral et civique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.060.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05254119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation oubliée, facteur d’enracinement dans les associations intermédiaires ? Le cas de la structure x67 située en milieu rural.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hoblingre Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jacques Audran</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incivilité à l'école primaire : zone d'incertitude pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Blanc-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.063.0157⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 2 (60), pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.060.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Young Children’s Technology Difficulties and Challenges in Operating and Using Educational Application in Tablet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenchen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Oget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdid.027.0025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Information and Education Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (12), pp.893-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18178/ijiet.2017.7.12.991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former par la simulation, une pratique qui joue avec la réalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de l'activité de consultants RH et de recruteurs français sur LinkedIn : entre outil de travail et quête de développement identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klein-Hoblingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevry Pébayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Social media: between freedom and utopia, 9 (2), pp.153 - 170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des mots : Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dazy-Mulot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité augmentée et interfaces tangibles, quels liens avec la formation par simulation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.2648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues et technologies : l’équilibre délicat entre guidage et autonomie, À propos de Didactique des langues et technologies. De l’EAO aux réseaux sociaux par Muriel Grosbois, Paris, Presses de l’Université Paris-Sorbonne, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et médiations des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche anthropo-écologique du non-usage, Le cas des outils communicationnels des plateformes d’apprentissage en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche anthropo-écologique du non-usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.161-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprentissage par coeur, au-delà de la polémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Penso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.119-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre en ligne, une question de participation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 68, pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.1534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation des enseignants au sein des communautés virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of E-learning and Distance Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les communautés d'apprenants en ligne : quel agencement des méthodes de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation des enseignants au sein des communautés virtuelles : contribution à une compréhension du rapport à la communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Daele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Distance Education / Revue de l'Éducation à Distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les communautés d'apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n°e-290, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du changement organisationnel au mouvement, à partir d’une étude de cas dans l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.62-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement en ligne est-il efficace ? Le cas Pegasus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandoss Ben Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 164, pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.2102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incitateurs et les épreuves, traces de vie sur les forums en ligne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathia Papi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DistanceS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle recherche sur et pour l'innovation pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François. Cerisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.483-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DS.5.483-505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jacques Audran sur son ouvrage Ethnologie et conception de sites Web scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Peraya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2), pp.231-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campus numérique et innovation pédagogique : l'hypothèse de la territorialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Hryshchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Campus numériques 2, 4 (3), pp.365-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ds.4.365-395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions didactiques de la transformation d'une liste de diffusion en outil collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ravestein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (4), pp.513-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ds.4.513-526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel « travail collaboratif » sur le campus Pegasus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Colloque TICE MEDITERRANEE 26 - 27 novembre 2004, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel « travail collaboratif » sur le campus Pegasus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiler les apprenants à travers l'usage du forum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profiler les apprenants à travers l’usage du forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Information Sciences for Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste de diffusion électronique, un instrument de formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (1), pp.123-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2002.1749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liste de diffusion électronique : un instrument de formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39, pp.123-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences de l'éducation et technologies de l'information et de la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1 (63), pp.51-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 26, pp.35-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...436 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences de l’Education et nouvelles technologies de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spir.060.0023⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 26 (1), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/spira.2000.1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...2658 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un site web à l'école : un bricolage pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 95, pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00001177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4870,560 +4948,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier le fonctionnement d’un dispositif d’ouverture sociale : le cas d’IngéPLUS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Urrego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Mohib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude vie et recherche de l’Inspé, Université de Strasbourg, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMMENT L'ENSEIGNEMENT ET L'ENSEIGNANT TRADITIONNELS SE METAMORPHOSENT-ILS DANS UN DISPOSITIF DE FORMATION A DISTANCE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Andriamaholisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International E-formation des adultes et des jeunes adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; Laboratoire Cirel, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Peraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international e-Formation 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des objets vivants ? Incitateurs transitionnels et inventivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2013 (27/08/2013 au 30/08/2013 : Montpellier, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions et tests en ligne sur des plateformes EIAH : Des pratiques rétrocognitives réinterrogées par l'analyse des traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mons, Belgique. pp.381-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un forum, à quoi bon ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium, formation et nouveaux instruments de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5433,378 +5511,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratique et management de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Audran; Eddie Soulier. Université de Technologie de Belfort-Montbéliard, pp.328, 2017, Environnement et technologie, 979-10-91901-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de pratiques et management de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’UTBM, 2016, 979-1091901185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sciences humaines, économiques et sociales (SHES) pour l'ingénieur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Gartiser; Jacques Audran. Université de technologie de Belfort-Montbéliard, pp.266, 2016, Ingénieur au XXIe siècle, 979-10-91901-09-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnologie et conception des sites Web scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Science Publications. Hermès Science Publications, 2005, 978-2746212091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnologie et conception des sites Web scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 978-2746212091</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5814,1270 +5892,1270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les communautés de développement professionnel enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mompoint-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Guérin; Stéphane Simonian; Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une approche écologique de l'agir humain en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.143-179, 2023, Formation, 9782366301342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les étudiants construisent leur propre dispositif au sein d’un macro-dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dispositif en questions : le prisme des sciences de l'éducation et de la formation et des sciences de l'information et de la communication. Détours par le macro-dispositif.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cepaduès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-91, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réconcilier l'humain et le technique ? Une question centrale en formation avec et par les technologies numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raison et passions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des humains &amp; des machines : hommage aux travaux d'une exploratrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.91-103, 2019, 9782917645697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'interaction formative, un processus indispensable en e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Audran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de la e-formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2807323001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les étudiants construisent leur propre dispositif au sein d'un macro-dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cepadues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dispositif en questions : le prisme des sciences de l'éducation et de la formation et des sciences de l'information et de la communication. Détours par le macro-dispositif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.75-91, 2019, 9782364937093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des communautés de pratique au processus de traduction : le numérique et la vidéo comme objets transitionnels favorisant le co-design pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés de pratique et management de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, 2017, Environnement et technologie, 9791091901185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Competence for Organising Problem-Centred Teaching-Learning Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Jonina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Oget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRIZ – The Theory of Inventive Problem Solving Current Research and Trends in French Academic Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.85-104, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56593-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56593-4_4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02898953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une communauté professionnelle en réseau : LinkedIn un premier pas vers la formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hoblingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eddie Soulier; Jacques Audran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés de pratique et management de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de technologie Belfort Montbeliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-268, 2017, Environnement Et Technologie, 979-1091901185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université de technologie Belfort Montbeliard</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02410690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 16 - Préparer et animer un enseignement à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment (mieux) former et évaluer les étudiants en médecine et en sciences de la santé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-326, 2016, Comment (mieux) former et évaluer les étudiants, 9782804194239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer, comprendre et inventer : la face sociale cachée du métier d’ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sciences humaines, économiques et sociales (SHES) pour l'ingénieur ?: la preuve par l'exemple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, pp.179-191, 2016, Ingénieur au XXIe siècle, 9791091901093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension anthropologique et citoyenne du métier d'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gartiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sciences humaines, économiques et sociales (SHES) pour l’ingénieur ? La preuve par l’exemple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'ingénieur du XXIe siècle, Presses de l'UTBM, 2015, 979-1091901093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation à distance, dispositifs et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation à distance: dispositifs et interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Hermes Science Publishing, pp.9-12, 2014, 978-1-78405-017-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif ne fait pas la situation. Heurs et malheurs des formations en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation des regards sur la recherche en technologie de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 10, pp.173-188, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner « à distance » des candidats à la VAE, de l'expérience retranscrite à l'expression expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A distance : Apprendre, travailler, communiquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-126, 2007, 978-2868203533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction identitaire et culture des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amaury Daele; Bernadette Charlier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre les communautés virtuelles d’enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-225, 2006, 9782296001800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7087,153 +7165,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note critique « Lafleur, F., Nolla, J.-M. et Samson, G. (dir.). (2021). Évaluation des apprentissages en formation à distance. Enjeux, modalités et opportunités de formation en enseignement supérieur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-learning dans les pays en développement : l’importance de l’accompagnement des apprenants, À propos de Les pays en développement à l’ère de l’e-learning par Christian Depover et François Orivel, Planification de l’éducation, n° 96, Institut International de Planification de l’éducation, UNESCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7243,100 +7321,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences réciproques relatives à l'usage des Nouvelles Technologies de l'Information et de la Communication par les acteurs de l'école. Le cas des sites Web des écoles primaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Provence - Aix-Marseille I, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00342534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7346,105 +7424,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et situations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Audran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris Descartes, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01345875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7591,51 +7669,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114564ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334v" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Makarova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#246;ring" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin G&#246;bel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090607" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. D&#246;ring" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Goebel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/1.18.5.10" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5928" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6437" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mompoint-Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48325/rleee.002.02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dazy-Mulot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Youssef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Youssef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898943v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Liu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sands-Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2018.1528283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre Klein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.12.991" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2650" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein-Hoblingre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904920v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2648" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180319v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Abernot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180321v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180326v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174141v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174143v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903455v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.458" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.2102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151404v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Hryshchuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.365-395" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.513-526" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180355v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136050v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2002.1749" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180347v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2000.1486" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Urrego" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234960v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Andriamaholisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941094v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410701v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904954v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149604v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183112v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898953v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-communautes-de-pratique-et-management-de-la-formation/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804194239-comment-mieux-former-et-evaluer-les-etudiants-en-medecine-et-en-sciences-de-la" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904951v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155567v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158903v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pascaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342534v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01345875v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017820v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Eneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.059.0063" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797997v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114564ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890267v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1334v" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617721v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jnqi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaqinari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Makarova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#246;ring" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin G&#246;bel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090607" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. D&#246;ring" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Goebel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53761/1.18.5.10" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5928" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.6437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mompoint-Gaillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48325/rleee.002.02" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulibaly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257419v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dazy-Mulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Youssef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Youssef" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenchen Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oget" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdid.027.0025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.063.0051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408277v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sands-Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2018.1528283" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02460222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Maximin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05254119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.060.0023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre Klein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904914v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijiet.2017.7.12.991" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2650" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klein-Hoblingre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevry P&#233;bayle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975344v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fleck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2648" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276712v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1084" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180323v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Abernot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180321v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Garcin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.1534" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Daele" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174141v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174143v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Choplin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.458" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.2102" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Cerisier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemarchand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.5.483-505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151404v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180356v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Hryshchuk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.365-395" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ravestein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ds.4.513-526" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904924v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2002.1749" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180347v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2000.1486" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594849v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Urrego" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mohib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Andriamaholisoa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234090v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482631v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser-Schneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904954v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274881v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149647v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Jonina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56593-4_4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410690v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hoblingre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-communautes-de-pratique-et-management-de-la-formation/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maisonneuve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804194239-comment-mieux-former-et-evaluer-les-etudiants-en-medecine-et-en-sciences-de-la" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904951v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gartiser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155567v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159145v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pascaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01345875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>