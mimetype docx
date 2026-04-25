--- v1 (2026-03-27)
+++ v2 (2026-04-25)
@@ -1810,152 +1810,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating cropland and trade connectivity for mitigation of emerging pathogens: Priority locations globally and focusing on the Americas</w:t>
+                <w:t xml:space="preserve">Assessing the joint effects of landscape, farm features and crop management practices on berry damage in coffee plantations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron I. Plex Sulá</w:t>
+                <w:t xml:space="preserve">Sergio Vilchez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.I. Alcalá Briseño</w:t>
+                <w:t xml:space="preserve">Ali Romero-Gurdián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanru Xing</w:t>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berea A. Etherton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K.F. Andersen</w:t>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, pp.107903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180336v1</w:t>
+                <w:t xml:space="preserve">hal-03792349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem-Based Practices for Smallholders’ Adaptation to Climate Extremes: Evidence of Benefits and Knowledge Gaps in Latin America</w:t>
               </w:r>
@@ -2073,204 +2082,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the joint effects of landscape, farm features and crop management practices on berry damage in coffee plantations</w:t>
+                <w:t xml:space="preserve">Translating cropland and trade connectivity for mitigation of emerging pathogens: Priority locations globally and focusing on the Americas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Vilchez-Mendoza</w:t>
+                <w:t xml:space="preserve">Aaron I. Plex Sulá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Romero-Gurdián</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">R.I. Alcalá Briseño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+                <w:t xml:space="preserve">Yanru Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
+                <w:t xml:space="preserve">Berea A. Etherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (11S), pp.S3.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792349v1</w:t>
+                <w:t xml:space="preserve">hal-05180336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved forecasting of coffee leaf rust by qualitative modeling: Design and expert validation of the ExpeRoya model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2762,51 +2762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee leaf rust (Hemeleia vastatrix) risk management in Central America: contribution of remote interactive simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2877,415 +2877,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies and tradeoffs in natural regulation of crop pests and diseases under plant species diversification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoreo de servicios ecosistémicos en un observatorio de cafetales agroforestales. Recomendaciones para el sector cafetalero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ratnadass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">Karel van Den Meersche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Fernandes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Babin</w:t>
+                <w:t xml:space="preserve">Philippe Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.152-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288002v1</w:t>
+                <w:t xml:space="preserve">hal-04824473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortalecimiento de plataformas nacionales y regional de investigación y transferencia como apoyo a pequeños y medianos productores de café de países que integran el PROMECAFE*</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+                <w:t xml:space="preserve">Synergies and tradeoffs in natural regulation of crop pests and diseases under plant species diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Letourmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayron Medina</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+                <w:t xml:space="preserve">Régis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.105658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2021.105658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04821509v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoreo de servicios ecosistémicos en un observatorio de cafetales agroforestales. Recomendaciones para el sector cafetalero</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Allinne</w:t>
+                <w:t xml:space="preserve">Fortalecimiento de plataformas nacionales y regional de investigación y transferencia como apoyo a pequeños y medianos productores de café de países que integran el PROMECAFE*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayron Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel van Den Meersche</w:t>
+                <w:t xml:space="preserve">Laércio Zambolim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vaast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.152-164</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824473v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade tree traits and microclimate modifications: Implications for pathogen management in biodiverse coffee agroforests</w:t>
               </w:r>
@@ -3382,528 +3382,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortalecimiento de la colección internacional de café para el apoyo de la investigación en roya (Hemileia vastatrix) dentro del marco de la plataforma inter-institucional de países de PROMECAFE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aportes a la investigación, fortalecimiento de capacidades y formulación de políticas para el sector cafetalero en 20 años de ensayos de sistemas agroforestales con café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. Cordero</w:t>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Solano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+                <w:t xml:space="preserve">Fernando Casanoves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.103-106</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.107-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177403v1</w:t>
+                <w:t xml:space="preserve">hal-04824951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aportes a la investigación, fortalecimiento de capacidades y formulación de políticas para el sector cafetalero en 20 años de ensayos de sistemas agroforestales con café</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Fortalecimiento de la colección internacional de café para el apoyo de la investigación en roya (Hemileia vastatrix) dentro del marco de la plataforma inter-institucional de países de PROMECAFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayron Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.107-151</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824951v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemics and the future of coffee production</w:t>
+                <w:t xml:space="preserve">FramePests: A Comprehensive Framework for Crop Pests Modeling and Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevon Rhiney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chris Knudson</w:t>
+                <w:t xml:space="preserve">Emmanuel Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2023212118⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.115579-115598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3104537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342666v1</w:t>
+                <w:t xml:space="preserve">hal-03334406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FramePests: A Comprehensive Framework for Crop Pests Modeling and Forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemics and the future of coffee production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevon Rhiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zack Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Knudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lasso</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.115579-115598. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (27), pp.e2023212118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3104537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023212118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334406v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of coffee-growing landscapes across Latin America. A review</w:t>
               </w:r>
@@ -4040,90 +4040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortalecimiento de plataformas nacionales y regional de investigación y transferencia como apoyo a pequeños y medianos productores de café de países que integran el PROMECAFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayron Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio Zambolim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.39-54</w:t>
@@ -4152,103 +4152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortalecimiento de la colección internacional de café para el apoyo de la investigación en roya (Hemileia vastatrix) dentro del marco de la plataforma inter-institucional de países de PROMECAFE *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayron Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.103-106</w:t>
@@ -4271,646 +4271,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic constraints as drivers of coffee rust epidemics in Nicaragua</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of shade trees to wind dynamics and pathogen dispersal on the edge of coffee agroforestry systems: A functional traits approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Villarreyna</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leïla Bagny Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marney Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 127, pp.104980 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.104980⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 130, pp.105071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488681v1</w:t>
+                <w:t xml:space="preserve">hal-04860355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee agroforestry systems capable of reducing disease-induced yield and economic losses while providing multiple ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rolando Cerda</w:t>
+                <w:t xml:space="preserve">Hojarasca e inóculo de Mycena citricolor sobre la epidemia de ojo de gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Milagro Granados-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Arauz-Cavallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Castro-Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105149⟩</w:t>
+              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/am.v31i1.36614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539732v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación basada en ecosistemas: Efecto de los árboles de sombra sobre servicios ecosistémicos en cafetales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic constraints as drivers of coffee rust epidemics in Nicaragua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villarreyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vílchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15517/am.v31i2.37591⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.104980 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.104980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860402v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hojarasca e inóculo de Mycena citricolor sobre la epidemia de ojo de gallo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coffee agroforestry systems capable of reducing disease-induced yield and economic losses while providing multiple ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia A. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Milagro Granados-Montero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Arauz-Cavallini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (1), pp.77-94. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.105149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15517/am.v31i1.36614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860366v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of shade trees to wind dynamics and pathogen dispersal on the edge of coffee agroforestry systems: A functional traits approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Gagliardi</w:t>
+                <w:t xml:space="preserve">Adaptación basada en ecosistemas: Efecto de los árboles de sombra sobre servicios ecosistémicos en cafetales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Antonio Villarreyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marney Isaac</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130, pp.105071. </w:t>
+              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.499-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15517/am.v31i2.37591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860355v1</w:t>
+                <w:t xml:space="preserve">hal-04860402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the complexity of coffee leaf rust behavior and development in different Coffea arabica agro-ecosystems</w:t>
               </w:r>
@@ -4948,51 +4948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110 (2), pp.418-427. </w:t>
@@ -5154,291 +5154,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecast models of coffee leaf rust symptoms and signs based on identified microclimatic combinations in coffee-based agroforestry systems in Costa Rica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Merle</w:t>
+                <w:t xml:space="preserve">Shade tree Chloroleucon eurycyclum promotes coffee leaf rust by reducing uredospore wash-off by rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tixier</w:t>
+                <w:t xml:space="preserve">S. Vílchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elías de Melo Virginio Filho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.B. Segura-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Brenes-Loaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de M. Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130, pp.105046 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105046⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 129, pp.105038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488682v1</w:t>
+                <w:t xml:space="preserve">hal-04860341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade tree Chloroleucon eurycyclum promotes coffee leaf rust by reducing uredospore wash-off by rain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecast models of coffee leaf rust symptoms and signs based on identified microclimatic combinations in coffee-based agroforestry systems in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 129, pp.105038. </w:t>
+              <w:t xml:space="preserve">, 2020, 130, pp.105046 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860341v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based expert system for detection of coffee rust warnings in colombian crops</w:t>
               </w:r>
@@ -5714,51 +5714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Willocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and regional drivers of the African coffee white stem borer ( Monochamus leuconotus ) in Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6008,51 +6008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy D. Meehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
@@ -6103,51 +6103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of microclimatic variables on the symptoms and signs onset of Moniliophthora roreri, causal agent of Moniliophthora pod rot in cacao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Leandro-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,103 +6224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of shade, altitude and management on multiple ecosystem services in coffee agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia A. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (part B), pp.308-319. </w:t>
@@ -6486,295 +6486,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop health and its global impacts on the components of food security.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Savary</w:t>
+                <w:t xml:space="preserve">Primary and secondary yield losses caused by pests and diseases: assessment and modeling in coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bregaglio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mason D’ Croz</w:t>
+                <w:t xml:space="preserve">Esther Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-017-0659-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604520v1</w:t>
+                <w:t xml:space="preserve">hal-01594983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary yield losses caused by pests and diseases: assessment and modeling in coffee</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tixier</w:t>
+                <w:t xml:space="preserve">Crop health and its global impacts on the components of food security.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bregaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Willocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gustafson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Lechevallier</w:t>
+                <w:t xml:space="preserve">Daniel Mason D’ Croz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.311-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12571-017-0659-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594983v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delicate balance between pest and disease injuries, yield performance, and other ecosystem services in the complex coffee-based systems of Costa Rica</w:t>
               </w:r>
@@ -6877,51 +6877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird functional diversity supports pest control services in a Costa Rican coffee farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Martínez-Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerri Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,295 +7260,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coffee rust crises in Colombia and Central America (2008–2013): impacts, plausible causes and proposed solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem-based adaptation for smallholder farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Alice Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bautista-Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lorena Aguilar</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-015-0446-9⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211, pp.126-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950523v1</w:t>
+                <w:t xml:space="preserve">hal-02634221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem-based adaptation for smallholder farmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Vignola</w:t>
+                <w:t xml:space="preserve">The coffee rust crises in Colombia and Central America (2008–2013): impacts, plausible causes and proposed solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cristancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selena Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Alice Harvey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+                <w:t xml:space="preserve">Lorena Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 211, pp.126-132. </w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.303-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12571-015-0446-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634221v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade Tree Spatial Structure and Pod Production Explain Frosty Pod Rot Intensity in Cacao Agroforests, Costa Rica</w:t>
               </w:r>
@@ -7982,51 +7982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8079,248 +8079,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade is conducive to coffee rust as compared to full sun exposure under standardized fruit load conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape context and scale differentially impact coffee leaf rust, coffee berry borer, and coffee root‐knot nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.F. López-Bravo</w:t>
+                <w:t xml:space="preserve">Alí Romero-Gurdián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de M. Virginio-Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">Héctor Cruz-Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38, pp.21-29. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.584-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/11-0869.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950518v1</w:t>
+                <w:t xml:space="preserve">hal-04950519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape context and scale differentially impact coffee leaf rust, coffee berry borer, and coffee root‐knot nematodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shade is conducive to coffee rust as compared to full sun exposure under standardized fruit load conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. López-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de M. Virginio-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.584-596. </w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/11-0869.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950519v1</w:t>
+                <w:t xml:space="preserve">hal-04950518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of shade trees on Coffea Arabica pests and diseases</w:t>
               </w:r>
@@ -9843,51 +9843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1F35027"/>
+    <w:nsid w:val="D7B4AF37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10074,51 +10074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-avelino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-9431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202406075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5624-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Koutouleas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kagezi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.03.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Zu&#241;iga Cajas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daniel Pe&#241;a Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmamnuel Lasso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Corrales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4114/intartif.vol28iss76pp200-222" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03144-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Fernandes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de las Nieves Montano Valle Damarys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ure&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Castro-Tanzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.13379" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Fourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gagliardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fulthorpe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08987" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Perfecto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Liebig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1804-FE" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cadotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284203" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Irvine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berea A. Etherton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Andersen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vignola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimena Esquivel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Harvey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bautista-Solis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102535" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Etherton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Andersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-112-11-S3.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Babin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105658" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayron Medina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Zambolim" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12984" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177403v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cordero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Solano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342666v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevon Rhiney" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Guido" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Knudson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bacon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023212118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334406v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lasso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3104537" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A Harvey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Pritts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jansen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M Pulleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00712-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villarreyna" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrios" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#237;lchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.104980" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105149" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860402v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Antonio Villarreyna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i2.37591" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860366v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arauz-Cavallini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i1.36614" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860355v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny Beilhe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105071" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pico" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Granados" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boudrot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0094-R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasso Emmanuel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105640" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105046" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Segura-Escobar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Brenes-Loaiza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio Filho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105038" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwar Javier Gir&#243;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Iglesias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Poehling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Asten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2019.1643934" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-050117" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12284" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Leandro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Germon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veromanitra Rakotobe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184638" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruth Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mario C&#225;rdenas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mason D&#8217; Croz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-017-0659-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594983v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechevallier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169133" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allinne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mart&#237;nez-Salinas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Vierling" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vierling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.10.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#237;lchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-15-0058-R" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jassogne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rahn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159392" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cristancho" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Aguilar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-015-0446-9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634221v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Alice Harvey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.05.013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-13-0216-R" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506268v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.03.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5D7XKTV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.03.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0X65W2Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950518v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. L&#243;pez-Bravo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio-Filho" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.03.011" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950519v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237; Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cruz-Cuellar" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0869.1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aubert Mouen Bedimo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dufour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0550" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0022-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963382v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elsie Bouvret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.06.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Barboza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barquero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Alfaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-12-1532" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zelaya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FGV2RSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950510v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Araya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2188" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RZXLVGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Janeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escalante" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950509v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willocquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2004.01067.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decazy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guyot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Perriot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05772.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963365v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Muller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cilas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Velasco Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saindrenan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barchietto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bompeix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0885-5765(88)80035-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-avelino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-9431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202406075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5624-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Koutouleas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kagezi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.03.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Zu&#241;iga Cajas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daniel Pe&#241;a Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmamnuel Lasso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Corrales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4114/intartif.vol28iss76pp200-222" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03144-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Fernandes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de las Nieves Montano Valle Damarys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ure&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Castro-Tanzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.13379" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Fourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gagliardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fulthorpe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08987" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Perfecto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Liebig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1804-FE" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cadotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284203" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Irvine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vignola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimena Esquivel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Harvey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bautista-Solis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102535" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Xing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berea A. Etherton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Etherton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Andersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-112-11-S3.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105658" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayron Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Zambolim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12984" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cordero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Solano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3104537" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevon Rhiney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Guido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Knudson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bacon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023212118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A Harvey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Pritts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jansen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M Pulleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00712-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny Beilhe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105071" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arauz-Cavallini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i1.36614" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villarreyna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrios" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#237;lchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.104980" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Antonio Villarreyna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i2.37591" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pico" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Granados" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boudrot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0094-R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasso Emmanuel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105640" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Segura-Escobar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Brenes-Loaiza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105038" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwar Javier Gir&#243;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Iglesias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Poehling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Asten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2019.1643934" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-050117" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12284" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Leandro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Germon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veromanitra Rakotobe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184638" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruth Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mario C&#225;rdenas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechevallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604520v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mason D&#8217; Croz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-017-0659-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allinne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mart&#237;nez-Salinas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Vierling" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vierling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.10.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#237;lchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-15-0058-R" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jassogne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rahn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159392" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Alice Harvey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cristancho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Aguilar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-015-0446-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-13-0216-R" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506268v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.03.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5D7XKTV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.03.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0X65W2Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237; Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cruz-Cuellar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0869.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950518v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. L&#243;pez-Bravo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio-Filho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.03.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aubert Mouen Bedimo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dufour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0550" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0022-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963382v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elsie Bouvret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.06.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Barboza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barquero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Alfaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-12-1532" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zelaya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FGV2RSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950510v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Araya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2188" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RZXLVGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Janeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escalante" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950509v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willocquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2004.01067.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decazy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guyot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Perriot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05772.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963365v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Muller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cilas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Velasco Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saindrenan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barchietto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bompeix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0885-5765(88)80035-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>