--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">202406075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=UkeCq2oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-5624-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -219,9563 +240,9563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climate change on pests and diseases of coffee in East Africa and Mesoamerica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous disease progress of black leaf streak disease of banana at the within-leaf scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Arias</w:t>
+                <w:t xml:space="preserve">Marine Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Barrera</w:t>
+                <w:t xml:space="preserve">Mathilde Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyene Zewdie</w:t>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godfrey Kagezi</w:t>
+                <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2024.03.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, pp.487-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-025-03144-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816733v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the severity of coffee leaf rust using deep learning and image processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of climate change on pests and diseases of coffee in East Africa and Mesoamerica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Daniel Peña Ramos</w:t>
+                <w:t xml:space="preserve">Athina Koutouleas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmamnuel Lasso</w:t>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">Juan Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Corrales</w:t>
+                <w:t xml:space="preserve">Beyene Zewdie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godfrey Kagezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inteligencia Artificial. Ibero-American Journal of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4114/intartif.vol28iss76pp200-222⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Advances in Botanical Research, 114, pp.163-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253696v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous disease progress of black leaf streak disease of banana at the within-leaf scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the severity of coffee leaf rust using deep learning and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Juan José Zuñiga Cajas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Daniel Peña Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmamnuel Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clara Landry</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-025-03144-8⟩</w:t>
+              <w:t xml:space="preserve">Inteligencia Artificial. Ibero-American Journal of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (76), pp.200-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4114/intartif.vol28iss76pp200-222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375700v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored policies for perennial woody crops are crucial to advance sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Martinez-Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Velado-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben Martijn ten Hoopen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.133-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41893-024-01483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening one health in the future of the Caribbean through a regional community of practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Guenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asia Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de las Nieves Montano Valle Damarys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 21, pp.101152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.onehlt.2025.101152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycena citricolor isolates from diverse hosts in Costa Rica: Colony aspect, growth dynamics, reproduction in vitro and aggressiveness on Coffea arabica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milagro Granados-Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Castro-Tanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 172 (4), pp.e13379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jph.13379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does resistance host modify airborne spore dynamics and leaf infection? Case of Black Leaf Streak Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Chilin-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Abadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acorbat Revista de Tecnología y Ciencia/Acorbat Journal of Technology and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62498/ARTC.2424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global assessment of the state of plant health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivette Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrade-Piedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Armengol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elizabeth Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (12), pp.3649-3665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-01-23-0166-FE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence of foliar disease impact on crop root functional strategies and soil microbial communities: what does this mean for organic coffee?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Fulthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023 (1), pp.e08987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/oik.08987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree effects on coffee leaf rust at field and landscape scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivette Perfecto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney E Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107 (2), pp.247-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-08-21-1804-FE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf functional traits and pathogens: Linking coffee leaf rust with intraspecific trait variation in diversified agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam R Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cadotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (4), pp.e0284203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0284203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-flow dynamics and spore-like particle dispersal over agroforestry systems: Impact of the tree density distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 327, pp.109214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the joint effects of landscape, farm features and crop management practices on berry damage in coffee plantations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Translating cropland and trade connectivity for mitigation of emerging pathogens: Priority locations globally and focusing on the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Romero-Gurdián</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">Aaron I. Plex Sulá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Declerck</w:t>
+                <w:t xml:space="preserve">R.I. Alcalá Briseño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bommel</w:t>
+                <w:t xml:space="preserve">Yanru Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berea A. Etherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (11S), pp.S3.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792349v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem-Based Practices for Smallholders’ Adaptation to Climate Extremes: Evidence of Benefits and Knowledge Gaps in Latin America</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the joint effects of landscape, farm features and crop management practices on berry damage in coffee plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Jimena Esquivel</w:t>
+                <w:t xml:space="preserve">Sergio Vilchez-Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Harvey</w:t>
+                <w:t xml:space="preserve">Ali Romero-Gurdián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bautista-Solis</w:t>
+                <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.2535. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 330, pp.107903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12102535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03948703v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating cropland and trade connectivity for mitigation of emerging pathogens: Priority locations globally and focusing on the Americas</w:t>
+                <w:t xml:space="preserve">Ecosystem-Based Practices for Smallholders’ Adaptation to Climate Extremes: Evidence of Benefits and Knowledge Gaps in Latin America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron I. Plex Sulá</w:t>
+                <w:t xml:space="preserve">Raffaele Vignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.I. Alcalá Briseño</w:t>
+                <w:t xml:space="preserve">M Jimena Esquivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanru Xing</w:t>
+                <w:t xml:space="preserve">Celia Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berea A. Etherton</w:t>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.F. Andersen</w:t>
+                <w:t xml:space="preserve">Pavel Bautista-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.2535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12102535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05180336v1</w:t>
+                <w:t xml:space="preserve">hal-03948703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved forecasting of coffee leaf rust by qualitative modeling: Design and expert validation of the ExpeRoya model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimate estimation under different coffee-based agroforestry systems using full-sun weather data and shade tree characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Villarreyna-Acuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.126396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2021.126396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating cropland and trade connectivity for mitigation of emerging pathogens: Priority locations globally and focusing on the America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. Plex Sulá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. I. Alcalá Briseño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Etherton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. F. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (11S), pp.S3.1-S3.199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-112-11-S3.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent starch accumulation in stump and high fruit production in coffee ( Coffea arabica )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clément-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard G Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (12), pp.2308-2325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/treephys/tpab075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee leaf rust (Hemeleia vastatrix) risk management in Central America: contribution of remote interactive simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Motisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Treminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54800/roc535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoreo de servicios ecosistémicos en un observatorio de cafetales agroforestales. Recomendaciones para el sector cafetalero</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergies and tradeoffs in natural regulation of crop pests and diseases under plant species diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vaast</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Letourmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146, pp.105658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2021.105658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04824473v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergies and tradeoffs in natural regulation of crop pests and diseases under plant species diversification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fortalecimiento de plataformas nacionales y regional de investigación y transferencia como apoyo a pequeños y medianos productores de café de países que integran el PROMECAFE*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayron Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Babin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Zambolim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.39-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03288002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortalecimiento de plataformas nacionales y regional de investigación y transferencia como apoyo a pequeños y medianos productores de café de países que integran el PROMECAFE*</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laércio Zambolim</w:t>
+                <w:t xml:space="preserve">Monitoreo de servicios ecosistémicos en un observatorio de cafetales agroforestales. Recomendaciones para el sector cafetalero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+                <w:t xml:space="preserve">Karel van Den Meersche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.39-54</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.152-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821509v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade tree traits and microclimate modifications: Implications for pathogen management in biodiverse coffee agroforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marney Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (5), pp.1356-1367. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.12984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aportes a la investigación, fortalecimiento de capacidades y formulación de políticas para el sector cafetalero en 20 años de ensayos de sistemas agroforestales con café</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Fortalecimiento de la colección internacional de café para el apoyo de la investigación en roya (Hemileia vastatrix) dentro del marco de la plataforma inter-institucional de países de PROMECAFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayron Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.107-151</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824951v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortalecimiento de la colección internacional de café para el apoyo de la investigación en roya (Hemileia vastatrix) dentro del marco de la plataforma inter-institucional de países de PROMECAFE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aportes a la investigación, fortalecimiento de capacidades y formulación de políticas para el sector cafetalero en 20 años de ensayos de sistemas agroforestales con café</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A. Cordero</w:t>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Solano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Somarriba</w:t>
+                <w:t xml:space="preserve">Fernando Casanoves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51, pp.103-106</w:t>
+              <w:t xml:space="preserve">, 2021, 51, pp.107-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177403v1</w:t>
+                <w:t xml:space="preserve">hal-04824951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FramePests: A Comprehensive Framework for Crop Pests Modeling and Forecasting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Epidemics and the future of coffee production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevon Rhiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zack Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Knudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3104537⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (27), pp.e2023212118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2023212118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334406v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemics and the future of coffee production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FramePests: A Comprehensive Framework for Crop Pests Modeling and Forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Motisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2023212118⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.115579-115598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3104537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342666v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of coffee-growing landscapes across Latin America. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia A Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa A Pritts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie J Zwetsloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirjam M Pulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-021-00712-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortalecimiento de plataformas nacionales y regional de investigación y transferencia como apoyo a pequeños y medianos productores de café de países que integran el PROMECAFE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayron Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Zambolim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortalecimiento de la colección internacional de café para el apoyo de la investigación en roya (Hemileia vastatrix) dentro del marco de la plataforma inter-institucional de países de PROMECAFE *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayron Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforesteria en las Américas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of shade trees to wind dynamics and pathogen dispersal on the edge of coffee agroforestry systems: A functional traits approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic constraints as drivers of coffee rust epidemics in Nicaragua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Villarreyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vílchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vignola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130, pp.105071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105071⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 127, pp.104980 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.104980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860355v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hojarasca e inóculo de Mycena citricolor sobre la epidemia de ojo de gallo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coffee agroforestry systems capable of reducing disease-induced yield and economic losses while providing multiple ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia A. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15517/am.v31i1.36614⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.105149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860366v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic constraints as drivers of coffee rust epidemics in Nicaragua</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptación basada en ecosistemas: Efecto de los árboles de sombra sobre servicios ecosistémicos en cafetales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Antonio Villarreyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.499-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/am.v31i2.37591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.104980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03488681v1</w:t>
+                <w:t xml:space="preserve">hal-04860402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coffee agroforestry systems capable of reducing disease-induced yield and economic losses while providing multiple ecosystem services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hojarasca e inóculo de Mycena citricolor sobre la epidemia de ojo de gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Milagro Granados-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Arauz-Cavallini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Castro-Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105149⟩</w:t>
+              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.77-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15517/am.v31i1.36614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539732v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación basada en ecosistemas: Efecto de los árboles de sombra sobre servicios ecosistémicos en cafetales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contribution of shade trees to wind dynamics and pathogen dispersal on the edge of coffee agroforestry systems: A functional traits approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rolando Cerda</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bagny Beilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marney Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomía Mesoamericana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15517/am.v31i2.37591⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.105071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860402v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the complexity of coffee leaf rust behavior and development in different Coffea arabica agro-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110 (2), pp.418-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-03-19-0094-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering weather periods and crop properties favorable for coffee rust incidence from feature selection approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasso Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Corrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compag.2020.105640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade tree Chloroleucon eurycyclum promotes coffee leaf rust by reducing uredospore wash-off by rain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Forecast models of coffee leaf rust symptoms and signs based on identified microclimatic combinations in coffee-based agroforestry systems in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 129, pp.105038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105038⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 130, pp.105046 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860341v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecast models of coffee leaf rust symptoms and signs based on identified microclimatic combinations in coffee-based agroforestry systems in Costa Rica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tixier</w:t>
+                <w:t xml:space="preserve">Shade tree Chloroleucon eurycyclum promotes coffee leaf rust by reducing uredospore wash-off by rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vílchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Segura-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elías de Melo Virginio Filho</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.A. Brenes-Loaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de M. Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130, pp.105046 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105046⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 129, pp.105038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2019.105038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488682v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-based expert system for detection of coffee rust warnings in colombian crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwar Javier Girón Buitrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Antonio Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Corrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (5), pp.4765-4775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JIFS-179025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive effects of altitude, microclimate and shading system on coffee leaf rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Läderach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Michael Poehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet van Asten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.407-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17429145.2019.1643934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Disease system in coffee: from crop loss assessment to sustainable management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Willocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (1), pp.611-635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-phyto-080417-050117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and regional drivers of the African coffee white stem borer ( Monochamus leuconotus ) in Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Läderach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet van Asten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (4), pp.514-522. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop pests and predators exhibit inconsistent responses to surrounding landscape composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Karp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy D. Meehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (3), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1800042115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of microclimatic variables on the symptoms and signs onset of Moniliophthora roreri, causal agent of Moniliophthora pod rot in cacao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Leandro-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veromanitra Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilbert Phillips-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (10), pp.e0184638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0184638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of shade, altitude and management on multiple ecosystem services in coffee agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia A. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82 (part B), pp.308-319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Ecosystem-based Adaptation practices by smallholder farmers in Central America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruth Martínez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mario Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 246, pp.279-290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2017.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary and secondary yield losses caused by pests and diseases: assessment and modeling in coffee</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Lechevallier</w:t>
+                <w:t xml:space="preserve">Crop health and its global impacts on the components of food security.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bregaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Willocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gustafson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mason D’ Croz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169133⟩</w:t>
+              <w:t xml:space="preserve">Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.311-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12571-017-0659-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594983v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop health and its global impacts on the components of food security.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Mason D’ Croz</w:t>
+                <w:t xml:space="preserve">Primary and secondary yield losses caused by pests and diseases: assessment and modeling in coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12571-017-0659-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0169133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604520v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delicate balance between pest and disease injuries, yield performance, and other ecosystem services in the complex coffee-based systems of Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Avelino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 222, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird functional diversity supports pest control services in a Costa Rican coffee farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Martínez-Salinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerri Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Legal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 235, pp.277-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2016.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade Effects on the Dispersal of Airborne Hemileia vastatrix Uredospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Boudrot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eduardo Granados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Vílchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106 (6), pp.572-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-02-15-0058-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Collaborative Research: A Case Study on Linking Science to Farmers’ Perceptions and Knowledge on Arabica Coffee Pests and Diseases and Its Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jassogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Läderach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Michael Poehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), pp.e0159392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0159392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem-based adaptation for smallholder farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Vignola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Alice Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bautista-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 211, pp.126-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coffee rust crises in Colombia and Central America (2008–2013): impacts, plausible causes and proposed solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cristancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selena Georgiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Imbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (2), pp.303-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12571-015-0446-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shade Tree Spatial Structure and Pod Production Explain Frosty Pod Rot Intensity in Cacao Agroforests, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ange Ngo Bieng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (3), pp.275-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-07-13-0216-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf area index as an indicator of ecosystem services and management practices: An application for coffee agroforestry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Taugourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerric Le Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey R. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis G. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 192, pp.19-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2014.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and spatial clustering of shade trees affect cacao yield and pathogen pressure in Costa Rican agroforests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ange Ngo Bieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Gidoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (4), pp.329-336. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2013.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetation structure and productivity in cocoa-based agroforestry systems in Talamanca, Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Somarriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 141 (3-4), pp.181- 188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape context and scale differentially impact coffee leaf rust, coffee berry borer, and coffee root‐knot nematodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shade is conducive to coffee rust as compared to full sun exposure under standardized fruit load conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. López-Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de M. Virginio-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/11-0869.1⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950519v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade is conducive to coffee rust as compared to full sun exposure under standardized fruit load conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.F. López-Bravo</w:t>
+                <w:t xml:space="preserve">Landscape context and scale differentially impact coffee leaf rust, coffee berry borer, and coffee root‐knot nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. de M. Virginio-Filho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Avelino</w:t>
+                <w:t xml:space="preserve">Alí Romero-Gurdián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cruz-Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Declerck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.03.011⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.584-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-0869.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950518v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of shade trees on Coffea Arabica pests and diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Aubert Mouen Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21 (2-3), pp.89-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2012.0550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant species diversity for sustainable management of crop pests and diseases in agroecosystems: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.273-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-011-0022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-specific approach could enhance pest protection efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Läderach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coffee &amp; Cocoa International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37 (5), pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between agro-ecological factors and population densities of Meloidogyne exigua and Pratylenchus coffeae sensu lato in coffee roots, in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elsie Bouvret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (1), pp.95-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2009.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography and Crop Management Are Key Factors for the Development of American Leaf Spot Epidemics on Coffee in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Barboza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Barquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 97 (12), pp.1532-1542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-97-12-1532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intensity of a coffee rust epidemic is dependent on production situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zelaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlan Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ordonez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 197, pp.431-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of slope exposure, altitude and yield on coffee quality in two altitude terroirs of Costa Rica, Orosi and Santa María de Dota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Barboza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Davrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (11), pp.1869-1876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.2188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of simulated rainfall events on spore dispersal and spore stocks in three tropical pathosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Janeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Escalante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 94 (6), pp.S92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crop management patterns on coffee rust epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Willocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.541-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2004.01067.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of Different Honduran Coffees in Relation to Several Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Decazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 68 (7), pp.2356-2361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2003.tb05772.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et comportement de la rouille orangée du caféier (Hemileia vastatrix Berk. et Br.) dans des plantations en cours de modernisation, plantées de variétés naines, dans le Sud-Est du Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Velasco Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café, Cacao, Thé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 35 (1), pp.21-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of phosphite on phytoalexin accumulation in leaves of cowpea infected with Phytophthora cryptogea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saindrenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Barchietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Avelino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bompeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 32 (3), pp.425-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0885-5765(88)80035-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId360"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9843,51 +9864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7B4AF37"/>
+    <w:nsid w:val="1A536B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10074,51 +10095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-avelino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-9431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202406075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5624-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Koutouleas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kagezi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.03.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Zu&#241;iga Cajas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daniel Pe&#241;a Ramos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmamnuel Lasso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Corrales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4114/intartif.vol28iss76pp200-222" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03144-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Fernandes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de las Nieves Montano Valle Damarys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ure&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Castro-Tanzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.13379" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Fourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602145v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gagliardi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fulthorpe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08987" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Perfecto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Liebig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1804-FE" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cadotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284203" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Irvine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948703v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vignola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimena Esquivel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Harvey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bautista-Solis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102535" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Xing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berea A. Etherton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Etherton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Andersen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-112-11-S3.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105658" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayron Medina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Zambolim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12984" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cordero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Solano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lasso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3104537" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevon Rhiney" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Guido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Knudson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bacon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023212118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469646v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A Harvey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Pritts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jansen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M Pulleman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00712-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny Beilhe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105071" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860366v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arauz-Cavallini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i1.36614" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villarreyna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrios" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#237;lchez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.104980" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105149" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Antonio Villarreyna" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i2.37591" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pico" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Granados" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boudrot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0094-R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasso Emmanuel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105640" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Segura-Escobar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Brenes-Loaiza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio Filho" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105038" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105046" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936026v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwar Javier Gir&#243;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Iglesias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936005v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Poehling" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Asten" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2019.1643934" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624385v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-050117" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950539v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12284" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950530v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Leandro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Germon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veromanitra Rakotobe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184638" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruth Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mario C&#225;rdenas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechevallier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604520v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mason D&#8217; Croz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-017-0659-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allinne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.001" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mart&#237;nez-Salinas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Vierling" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vierling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.10.029" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#237;lchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-15-0058-R" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950528v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jassogne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rahn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159392" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634221v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Alice Harvey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cristancho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Aguilar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-015-0446-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950521v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-13-0216-R" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506268v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.03.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5D7XKTV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.03.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0X65W2Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950519v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237; Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cruz-Cuellar" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0869.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950518v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. L&#243;pez-Bravo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio-Filho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.03.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aubert Mouen Bedimo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dufour" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0550" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930491v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0022-4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963382v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950515v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elsie Bouvret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.06.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Barboza" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barquero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Alfaro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-12-1532" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zelaya" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.013" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FGV2RSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950510v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Araya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2188" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RZXLVGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Janeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorent" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escalante" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950509v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willocquet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2004.01067.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decazy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guyot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Perriot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05772.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963365v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Muller" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cilas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Velasco Pascual" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950494v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saindrenan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barchietto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bompeix" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0885-5765(88)80035-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jacques-avelino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-9431" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/202406075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=UkeCq2oAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5624-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375700v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Seidel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Landry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-025-03144-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Koutouleas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Barrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyene Zewdie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Kagezi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Zu&#241;iga Cajas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Daniel Pe&#241;a Ramos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmamnuel Lasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Corrales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4114/intartif.vol28iss76pp200-222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velado-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Martijn ten Hoopen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-024-01483-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asia Fernandes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Barral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de las Nieves Montano Valle Damarys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2025.101152" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ure&#241;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Castro-Tanzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.13379" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Fourneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62498/ARTC.2424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gagliardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fulthorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney Isaac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08987" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Perfecto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marney E Isaac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Liebig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-21-1804-FE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cadotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Irvine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Motisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109214" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanru Xing" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berea A. Etherton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Andersen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vilchez-Mendoza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107903" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Vignola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimena Esquivel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Harvey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bautista-Solis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12102535" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leclerc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103352" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Villarreyna-Acu&#241;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126396" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820414v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Plex Sul&#225;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. I. Alcal&#225; Brise&#241;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Etherton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. F. Andersen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-112-11-S3.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541540v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cambou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cl&#233;ment-Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G Barth&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Charbonnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpab075" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03531784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Treminio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/roc535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Fernandes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Babin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105658" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821509v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayron Medina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Zambolim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Somarriba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van Den Meersche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaast" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12984" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Cordero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Solano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanoves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cordero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevon Rhiney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Guido" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Knudson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bacon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2023212118" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lasso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3104537" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A Harvey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa A Pritts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J Zwetsloot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Jansen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam M Pulleman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00712-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488681v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Villarreyna" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#237;lchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignola" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.104980" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105149" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Antonio Villarreyna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i2.37591" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Milagro Granados-Montero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Arauz-Cavallini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15517/am.v31i1.36614" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bagny Beilhe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105071" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860387v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Pico" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Granados" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boudrot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0094-R" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955770v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasso Emmanuel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105640" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488682v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Segura-Escobar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Brenes-Loaiza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio Filho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2019.105038" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwar Javier Gir&#243;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Iglesias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-179025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L&#228;derach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Poehling" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet van Asten" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17429145.2019.1643934" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624385v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-080417-050117" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950539v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12284" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950530v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Leandro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Germon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veromanitra Rakotobe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Phillips-Mora" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184638" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruth Mart&#237;nez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mario C&#225;rdenas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gustafson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mason D&#8217; Croz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-017-0659-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169133" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641412v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allinne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avelino" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959751v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Mart&#237;nez-Salinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerri Vierling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Vierling" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.10.029" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950526v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio V&#237;lchez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-15-0058-R" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950528v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jassogne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rahn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0159392" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634221v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Alice Harvey" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.05.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950523v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cristancho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selena Georgiou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Imbach" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Aguilar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-015-0446-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950521v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Gidoin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Ngo Bieng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-07-13-0216-R" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225638v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taugourdeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Jones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Ramirez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.03.042" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSWN5XSC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2013.03.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5D7XKTV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644421v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.03.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0X65W2Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950518v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. L&#243;pez-Bravo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de M. Virginio-Filho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.03.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950519v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237; Romero-Gurdi&#225;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cruz-Cuellar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0869.1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950516v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Aubert Mouen Bedimo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dufour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0550" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0022-4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963382v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950515v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elsie Bouvret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Salazar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2009.06.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950513v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Barboza" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Barquero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Alfaro" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-12-1532" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665896v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zelaya" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ordonez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FGV2RSL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950510v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Araya" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fonseca" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Davrieux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2188" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RZXLVGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959766v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savary" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Janeau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allorent" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escalante" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950509v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Willocquet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2004.01067.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950508v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decazy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guyot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Perriot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2003.tb05772.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963365v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Muller" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cilas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Velasco Pascual" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950494v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saindrenan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barchietto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bompeix" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0885-5765(88)80035-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>