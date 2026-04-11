--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2500,581 +2500,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic oxidation of heavy hydrocarbons over Pt/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;. Influence of the structure of the molecule on its reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deactivation and reactivation of noble metal catalysts tested in the Catalytic Wet Air Oxidation of phenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Keav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Diehl</w:t>
+                <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gil Mabilon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2009.12.026⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151 (1-2), pp.143-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999428v1</w:t>
+                <w:t xml:space="preserve">hal-04999424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation and reactivation of noble metal catalysts tested in the Catalytic Wet Air Oxidation of phenol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Keav</w:t>
+                <w:t xml:space="preserve">Catalytic oxidation of heavy hydrocarbons over Pt/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;. Influence of the structure of the molecule on its reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Duprez</w:t>
+                <w:t xml:space="preserve">Gil Mabilon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 151 (1-2), pp.143-147. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (3-4), pp.217-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2009.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999424v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature du dépôt formé au cours de l’oxydation en voie humide catalysée du phénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Keav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (5), pp.508-514. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deactivation phenomena during catalytic wet air oxidation (CWAO) of phenol over platinum catalysts supported on ceria and ceria–zirconia mixed oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nousir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Keav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bensitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 84 (3-4), pp.723-731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of stearic acid oxidation over nanocrystalline La1-xA'xBO3 (A' = Sr, Ce; B = Co, Mn): The role of oxygen mobility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alamdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,118 +3095,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 80 (1-2), pp.51-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2007.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of platinum catalysts supported on Ce, Zr, Pr-oxides and formation of carbonate species in catalytic wet air oxidation of acetic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,433 +3214,433 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 124, pp.185-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2007.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet air oxidation of acetic acid over platinum catalysts supported on cerium based materials - Influence of metal and oxide particle sizes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 251 (1), pp.172-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2007.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium and platinum catalysts supported on Ce, Zr, Pr-O mixed oxides prepared by soft chemistry for acetic acid wet air oxidation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.1-10. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2006.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00300641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysts for wet air oxidation based on Zr-Ce-Pr-O mixed oxides prepared by soft chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,2679 +3655,2679 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11h international ceramic congress, June 2006 (Italy).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic wet air oxidation of oleic acid on ceria-supported platinum catalyst.effect of pH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reaction Kinetics and Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87, pp.269-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11144-006-0034-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic wet air oxidation of stearic acid on cerium oxide-supported noble metal catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durecu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2004.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of ceria-supported metal catalysts (Ru, Pd, Pt) in wet air oxidation of nitrogen and oxygen containing compounds [invited paper]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (1-4), pp.77-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-005-2509-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet Air Oxidation of nitrogen-containing organic compounds and ammonia in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 40 (3), pp.163-184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-3373(02)00158-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Predictive Approach for Determining Wet Air Oxidation Reaction Pathways in Synthetic Wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wahyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack W. Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81 (3), pp.384-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1205/02638760360596937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic wet air oxidation of ammonia over M/CeO2 catalysts in the treatment of nitrogen-containing pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 75 (1-4), pp.29-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0920-5861(02)00040-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Pretreatments on the Surface Composition of Alumina-Supported Pd–Rh Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Praliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 202 (2), pp.367-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcat.2001.3268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemical state of palladium in alkene and acetylene oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Ferhat-Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Labruquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (3), pp.195-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0926-3373(00)00203-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet air oxidation of aqueous solutions of maleic acid over Ru/CeO2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Wahyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 35 (1), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0926-3373(01)00226-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic wet air oxidation of phenol and acrylic acid over Ru/C and Ru–CeO2/C catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Guerrero-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Bachiller-Baeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.267-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0926-3373(99)00141-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the metal–support interface in the total oxidation of carboxylic acids over Ru/CeO2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Labruquère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60 (1/2), pp.15-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/a:1019026100843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total oxidation of acetic acid in aqueous solutions over noble metal catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jabouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 177 (2), pp.378-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcat.1998.2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spillover of oxygen species in the steam reforming of propane on ceria-containing catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Oxidation of carbon monoxide, propene, propane and methane over a Pd/Al2O3 catalyst. Effect of the chemical state of Pd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Taha</w:t>
+                <w:t xml:space="preserve">C. Solleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Studies in Surface Science and Catalysis, 112, pp.267-275. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (1-2), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(97)80846-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0926-3373(97)00014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999165v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of carbon monoxide, propene, propane and methane over a Pd/Al2O3 catalyst. Effect of the chemical state of Pd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Spillover of oxygen species in the steam reforming of propane on ceria-containing catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Solleau</w:t>
+                <w:t xml:space="preserve">Y. Madier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-3373(97)00014-3⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Studies in Surface Science and Catalysis, 112, pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(97)80846-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999167v1</w:t>
+                <w:t xml:space="preserve">hal-04999165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidation of organic compounds in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 29 (1-4), pp.317-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0920-5861(95)00298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis III. Steam and oxygen/steam conversions of propane on a Pd/Al2O3 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (1-4), pp.251-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0926-3373(96)90085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis. part II: Sintering and regeneration of Rh and PtRh catalysts in propane oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Studies in Surface Science and Catalysis, 96, pp.73-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)81420-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam effects in three-way catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (2-3), pp.105-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)80046-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen storage capacity of promoted Rh/CeC2 catalysts. Exceptional behavior of RhCu/CeO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis I. Steam and oxygen/steam conversions of carbon monoxide and of propane over PtRh catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Duprez</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00807243⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (1), pp.61-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(93)80069-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999128v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis I. Steam and oxygen/steam conversions of carbon monoxide and of propane over PtRh catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen storage capacity of promoted Rh/CeC2 catalysts. Exceptional behavior of RhCu/CeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0926-3373(93)80069-P⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (4), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00807243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999125v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen formation in propane oxidation on Pt-Rh/CeO2/Al2O3 catalysts</w:t>
+                <w:t xml:space="preserve">Reduction of nitrates by dihydrogen in CeO2 and Rh/CeO2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Duprez</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 85 (1), pp.89-100. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 90 (1), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80244-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80131-U⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04999207v1</w:t>
+                <w:t xml:space="preserve">hal-04999119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of nitrates by dihydrogen in CeO2 and Rh/CeO2 catalysts</w:t>
+                <w:t xml:space="preserve">Hydrogen formation in propane oxidation on Pt-Rh/CeO2/Al2O3 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 90 (1), pp.11-23. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1992, 85 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80131-U⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80244-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04999119v1</w:t>
+                <w:t xml:space="preserve">hal-04999207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of CO and Hydrocarbons in Exhaust Gas Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6325,70 +6337,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Duprez; Fabrizio Cavani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of advanced methods and processes in oxidation catalysis : from laboratory to industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150-151, Imperial College Press, pp.1-24, 2014, 978-1-84816-750-6 (hardcover) ; 978-1-84816-751-3 (PDF). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781848167513_0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6398,259 +6410,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum catalysts supported on Ce, Zr, Pr - oxides in catalytic wet air oxidation of acetic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mikulova</w:t>
+                <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Environmental applications of Advanced Oxidation Processes (EAAOP-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, ACIREALE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294511v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mikulova</w:t>
+                <w:t xml:space="preserve">Platinum catalysts supported on Ce, Zr, Pr - oxides in catalytic wet air oxidation of acetic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, ACIREALE, Italy</w:t>
+              <w:t xml:space="preserve">1st European Conference on Environmental applications of Advanced Oxidation Processes (EAAOP-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294494v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6797,51 +6809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bourassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2024.2346311" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kluso&#328;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139453" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bensouilah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Hammedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04299-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ga&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Topka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Kalu&#382;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soukup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Sedjame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Amor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gannouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-017-0971-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Melang Me Nze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.02.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. del Angel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NP4GB6J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Keav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.12.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PCD3W6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Sedjame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVWDWMTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Cervantes Uribe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alicia del Angel Montes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto Torres Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.11.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XQ0PVJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5SK5NS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cy00085j" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ1LRM54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999428v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guibard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mabilon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.12.026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.01.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.02.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nousir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keav" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.06.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300647v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levasseur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alamdari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RB9JK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300642v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikulova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQHKVWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300645v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mesnard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LH5RXH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300641v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.10.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKP0RGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292453v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289818v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-006-0034-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMFR1M9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288420v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durecu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2004.06.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBZH8MS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-005-2509-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHL72JMQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999280v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(02)00158-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001261v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wahyu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Ponton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/02638760360596937" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Renard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(02)00040-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999225v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Praliaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3268" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ferhat-Hamida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labruqu&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(00)00203-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999375v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Wahyu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ponton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(01)00226-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero-Ruiz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Bachiller-Baeza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(99)00141-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1019026100843" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999172v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delanoe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999165v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(97)80846-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(97)00014-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999159v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delano&#235;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isnard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(95)00298-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(96)90085-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81420-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999132v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)80046-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999128v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00807243" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(93)80069-P" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80131-U" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsollier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80244-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999443v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848167513_0001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294511v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikulova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bourassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2024.2346311" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kluso&#328;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139453" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bensouilah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Hammedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04299-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ga&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Topka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Kalu&#382;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soukup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Sedjame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Amor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gannouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-017-0971-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Melang Me Nze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.02.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. del Angel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NP4GB6J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Keav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.12.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PCD3W6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Sedjame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVWDWMTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Cervantes Uribe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alicia del Angel Montes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto Torres Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.11.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XQ0PVJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5SK5NS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cy00085j" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ1LRM54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.01.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guibard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mabilon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MV5SCQ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.02.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nousir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keav" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.06.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alamdari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RB9JK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikulova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQHKVWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mesnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LH5RXH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.10.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKP0RGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-006-0034-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMFR1M9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durecu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2004.06.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBZH8MS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-005-2509-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHL72JMQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(02)00158-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wahyu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Ponton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/02638760360596937" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(02)00040-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Praliaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999221v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ferhat-Hamida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labruqu&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(00)00203-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Wahyu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ponton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(01)00226-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero-Ruiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Bachiller-Baeza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(99)00141-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1019026100843" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delanoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(97)00014-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(97)80846-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delano&#235;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isnard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(95)00298-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(96)90085-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81420-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999132v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)80046-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(93)80069-P" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00807243" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsollier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80244-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80131-U" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848167513_0001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikulova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>