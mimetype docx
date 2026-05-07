--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -5163,1171 +5163,1183 @@
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 177 (2), pp.378-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcat.1998.2113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of carbon monoxide, propene, propane and methane over a Pd/Al2O3 catalyst. Effect of the chemical state of Pd</w:t>
+                <w:t xml:space="preserve">Spillover of oxygen species in the steam reforming of propane on ceria-containing catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Solleau</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Madier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0926-3373(97)00014-3⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Studies in Surface Science and Catalysis, 112, pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(97)80846-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999167v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spillover of oxygen species in the steam reforming of propane on ceria-containing catalysts</w:t>
+                <w:t xml:space="preserve">Oxidation of carbon monoxide, propene, propane and methane over a Pd/Al2O3 catalyst. Effect of the chemical state of Pd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Taha</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Solleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(97)80846-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (1-2), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-3373(97)00014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999165v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic oxidation of organic compounds in aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 29 (1-4), pp.317-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0920-5861(95)00298-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis III. Steam and oxygen/steam conversions of propane on a Pd/Al2O3 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (1-4), pp.251-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0926-3373(96)90085-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis. part II: Sintering and regeneration of Rh and PtRh catalysts in propane oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Studies in Surface Science and Catalysis, 96, pp.73-84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(06)81420-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam effects in three-way catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (2-3), pp.105-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(94)80046-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis I. Steam and oxygen/steam conversions of carbon monoxide and of propane over PtRh catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen storage capacity of promoted Rh/CeC2 catalysts. Exceptional behavior of RhCu/CeO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kacimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0926-3373(93)80069-P⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 22 (4), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00807243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999125v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen storage capacity of promoted Rh/CeC2 catalysts. Exceptional behavior of RhCu/CeO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of steam in exhaust gas catalysis I. Steam and oxygen/steam conversions of carbon monoxide and of propane over PtRh catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Duprez</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00807243⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 3 (1), pp.61-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-3373(93)80069-P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999128v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of nitrates by dihydrogen in CeO2 and Rh/CeO2 catalysts</w:t>
+                <w:t xml:space="preserve">Hydrogen formation in propane oxidation on Pt-Rh/CeO2/Al2O3 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 90 (1), pp.11-23. </w:t>
+              <w:t xml:space="preserve">, 1992, 85 (1), pp.89-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80244-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80131-U⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999119v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen formation in propane oxidation on Pt-Rh/CeO2/Al2O3 catalysts</w:t>
+                <w:t xml:space="preserve">Reduction of nitrates by dihydrogen in CeO2 and Rh/CeO2 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Duprez</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marsollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 85 (1), pp.89-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80131-U⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 90 (1), pp.11-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0926-860X(92)80244-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999207v1</w:t>
+                <w:t xml:space="preserve">hal-04999119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of CO and Hydrocarbons in Exhaust Gas Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6337,70 +6349,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Duprez; Fabrizio Cavani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of advanced methods and processes in oxidation catalysis : from laboratory to industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150-151, Imperial College Press, pp.1-24, 2014, 978-1-84816-750-6 (hardcover) ; 978-1-84816-751-3 (PDF). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781848167513_0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6410,259 +6422,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mikulova</w:t>
+                <w:t xml:space="preserve">Platinum catalysts supported on Ce, Zr, Pr - oxides in catalytic wet air oxidation of acetic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, ACIREALE, Italy</w:t>
+              <w:t xml:space="preserve">1st European Conference on Environmental applications of Advanced Oxidation Processes (EAAOP-1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294494v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum catalysts supported on Ce, Zr, Pr - oxides in catalytic wet air oxidation of acetic acid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Mikulova</w:t>
+                <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mikulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Barbier Jr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Environmental applications of Advanced Oxidation Processes (EAAOP-1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Catalysts for Wet Air Oxidation Based on Ce-Zr-Pr-O Mixed Oxides Prepared by Soft Chemistry 11th Intern. Ceramic Congress, CIMTEC 2006, Acireale, Sicile, 4-9 juin 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, ACIREALE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294511v1</w:t>
+                <w:t xml:space="preserve">hal-00294494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6809,51 +6821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bourassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2024.2346311" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kluso&#328;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139453" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bensouilah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Hammedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04299-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ga&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Topka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Kalu&#382;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soukup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Sedjame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Amor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gannouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-017-0971-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Melang Me Nze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.02.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. del Angel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NP4GB6J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Keav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.12.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PCD3W6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Sedjame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVWDWMTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Cervantes Uribe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alicia del Angel Montes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto Torres Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.11.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XQ0PVJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5SK5NS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cy00085j" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ1LRM54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.01.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guibard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mabilon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MV5SCQ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.02.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nousir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keav" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.06.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alamdari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RB9JK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikulova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQHKVWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mesnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LH5RXH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.10.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKP0RGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-006-0034-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMFR1M9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durecu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2004.06.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBZH8MS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-005-2509-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHL72JMQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(02)00158-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wahyu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Ponton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/02638760360596937" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(02)00040-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Praliaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999221v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ferhat-Hamida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labruqu&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(00)00203-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Wahyu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ponton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(01)00226-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero-Ruiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Bachiller-Baeza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(99)00141-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1019026100843" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delanoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solleau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(97)00014-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(97)80846-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999159v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delano&#235;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isnard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(95)00298-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(96)90085-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999137v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81420-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999132v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)80046-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(93)80069-P" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999128v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00807243" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999119v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsollier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80244-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80131-U" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848167513_0001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikulova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Bourassi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01614940.2024.2346311" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547449v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kluso&#328;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barbier Jr." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.139453" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bensouilah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijani Hammedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04299-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Kaissouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair El Assal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09176-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ga&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Topka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Kalu&#382;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soukup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.04.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Sedjame" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2017.08.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Sassi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Ben Amor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Gannouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Razak Jeday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11783-017-0971-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Melang Me Nze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.02.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervantes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. del Angel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NP4GB6J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Keav" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Espinosa de Los Monteros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.12.028" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PCD3W6G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Sedjame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.11.032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVWDWMTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Cervantes Uribe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Alicia del Angel Montes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gilberto Torres Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.11.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4XQ0PVJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2012.04.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q5SK5NS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999432v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cy00085j" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Maupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ1LRM54-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999408v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rossignol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.05.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.01.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Diehl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guibard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mabilon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2009.12.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MV5SCQ2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.02.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nousir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keav" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bensitel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brahmi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.06.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Royer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alamdari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2007.11.012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RB9JK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikulova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCQHKVWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300645v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mesnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.07.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LH5RXH9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300641v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2006.10.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNKP0RGX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292453v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11144-006-0034-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMFR1M9H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durecu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2004.06.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNBZH8MS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Oliviero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-005-2509-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHL72JMQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(02)00158-3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wahyu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Ponton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/02638760360596937" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(02)00040-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999225v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Praliaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.2001.3268" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999221v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ferhat-Hamida" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Labruqu&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(00)00203-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Wahyu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Ponton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(01)00226-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Guerrero-Ruiz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Bachiller-Baeza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(99)00141-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999202v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1019026100843" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delanoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jabouille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcat.1998.2113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2QBJBH8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Madier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(97)80846-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Solleau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-3373(97)00014-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999159v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delano&#235;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(95)00298-7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Maillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(96)90085-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81420-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999132v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(94)80046-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999128v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kacimi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00807243" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999125v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-3373(93)80069-P" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80131-U" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsollier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-860X(92)80244-7" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781848167513_0001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikulova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>